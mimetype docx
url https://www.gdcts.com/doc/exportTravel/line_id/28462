--- v1 (2025-12-23)
+++ v2 (2026-08-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【超值趣湖南】高铁5天丨一价全含纯玩团丨韶山丨长沙橘子洲头丨五一广场丨坡子街·黄兴路步行街丨张家界天门山丨张家界森林公园·袁家界·天子山·金鞭溪丨世界溶洞黄龙洞丨凤凰古城行程单</w:t>
+        <w:t xml:space="preserve">【超值趣湖南】高铁5天丨一价全含纯玩团丨韶山丨长沙橘子洲头丨五一广场丨张家界天门山丨张家界森林公园·袁家界·杨家界·金鞭溪丨阿坝寨灯光秀丨茶峒边城丨凤凰古城丨独家赠送梦幻张家界表演行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZJJXZY-QHN05-241122</w:t>
+              <w:t xml:space="preserve">ZJJXZY-QHN05-260809-XYX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -392,87 +392,83 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                超值趣湖南·全景游·高铁五天
-[...35 lines deleted...]
-                夜宿浪漫凤凰古城
+                缤纷景点】	
+                <w:br/>
+                湖南7大核心景区景点一次尽览：
+                <w:br/>
+                ■红色韶山：游览5A级风景区、中国革命的摇篮——韶山，沿着伟人足迹，传承革命精神，缅怀一代
+                <w:br/>
+                ■【橘子洲头】了解毛泽东与橘子洲头的情缘，感受青年毛主席当年的意气风发和豪情壮志；
+                <w:br/>
+                ■张家界国家森林公园：深度游张家界国家森公园：袁家界·阿凡达悬浮山·杨家界·金鞭溪
+                <w:br/>
+                　　　　　　《世界自然遗产》、国家首批《世界地质公园》、首批国家AAAAA级旅游景区
+                <w:br/>
+                赠送世界最高户外电梯单程——百龙天梯“88秒飞上张家界之巅”
+                <w:br/>
+                ■世界上最美的空中花园：天界仙境——张家界天门山森林公园
+                <w:br/>
+                含世界最长的户外缆车双程上下
+                <w:br/>
+                挑战空中之路-天门山玻璃栈道；
+                <w:br/>
+                叹鬼谷天堑、鬼谷栈道；
+                <w:br/>
+                观世界最高海拔天然穿山溶洞天门洞；
+                <w:br/>
+                摄99道湾天门山通天大道；
+                <w:br/>
+                ■阿巴砦灯光秀：梦幻张家界，闪耀全世界
+                <w:br/>
+                ■篝火晚会：赴一场星空下的烟火，黑夜中的狂欢
+                <w:br/>
+                ■边城茶峒：打卡沈从文笔下的边城茶峒，体验一脚踏三省的奇妙旅程
+                <w:br/>
+                ■中国最浪漫的古城凤凰古城：邂逅一个人·艳遇一座城！跟着沈从文一起探寻吊脚楼里的小城故事
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -589,76 +585,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州·衡阳东·韶山·长沙
-[...9 lines deleted...]
-                ★ 温馨提示：
+                广州·衡阳东·韶山·长沙橘子洲头
+                <w:br/>
+                高铁站指定地点集中【 参考时间：07：00-11：00期间出发（准确集中时间以出票的车次不同，另行提前通知）】乘高铁赴衡阳东站（温馨提示：散拼团有一定的特殊性，由于客人到达的时间可能不一样，短时间的等待属于正常情况，若因客人原因造成未能赶到正常发班时间的，产生额外费用，客人自行承担。）
+                <w:br/>
+                后BUS赴韶山（约2小时高速）。韶山旅游区位于湖南韶山市，距长沙市约108千米。是中国人民的伟大领袖毛泽东同志的故乡，全国爱国主义教育基地。 韶韶山旅游业因伟人遗迹众多而迅速发展，是中国四大革命纪念地之一，5A级景区抵达后游中国革命的摇篮、伟人故里韶山（景区环保车20元/人已含），韶山是中国人民的伟大领袖毛泽东同志的故乡，全国著名革命纪念地和国家重点风景名胜区，国家5A级旅游景区，建国以来，韶山共接待中外客人4000多万人次，近几年来每年来韶山游客在180万人次左右，是全国红色革命教育基地。 
+                <w:br/>
+                <w:br/>
+                游【毛主席故居】（若无法预约入内则参观外观约30分钟）位于韶山村土地冲上屋场，坐南朝北，系土木结构的“凹”字型建筑，故居陈列物中的床、书桌和衣柜，堂屋中的方桌等都是原物。参观【毛泽东广场】（参观约30分钟），1993年江泽民同志为毛主席诞生100周年亲笔题字并揭幕，2008年毛泽东诞辰115周年重新修整扩大，客人可自由选择向毛主席敬献花篮，向主席行礼，缅怀一代伟人。
+                <w:br/>
+                ★★温馨提示★★：
                 <w:br/>
                 1、韶山讲解员会推荐给主席敬献花蓝，纯属个人信仰，客人自行做主，旅行社不接受此方面的任何投诉。
                 <w:br/>
                 2、故居自由参观约30分钟，导游不能进入讲解，故居现实行实名制预约，每日参观流量巨大，预约名额有限，旅行社按游客名单进行预约，如预约时名额已满，则安排远观故居或安排毛泽东纪念馆，无费用可退，报名时请知悉
                 <w:br/>
                 <w:br/>
-                后车赴长沙(车程约1.5小时),抵达后入住酒店。也可以自行前往长沙网红步行街进行打卡。
+                后车赴长沙,游览【橘子洲头】(游览约2小时，往返电瓶车40元/人自理或步行)参观位于湘江江心、青少年毛泽东在湘江游泳时的休息地、也是《沁园春•长沙》中提及到的橘子洲头，在指点江山石前，激扬文字。
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
-                景点：韶山
+                景点：韶山，橘子洲头
                 <w:br/>
                 购物点：无
                 <w:br/>
-                自费项：无
+                自费项：橘子洲头环保车40元/人自愿自理
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：餐标30元/人，不用不退     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -688,93 +683,103 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                长沙橘子洲头·张家界黄龙洞
-[...3 lines deleted...]
-                  [小知识：橘子洲头上的毛泽东雕像，是在毛泽东诞辰116周年时，经过中共中央办公厅批准，由广州美术学院院长黎明创作。黎明对毛主席感情极为深厚！雕像高32米，长83米，宽41米。32米本来是高于橘子洲头上的樟树16米，因为橘子洲头上的樟树高度是16米，经过测算，再高出樟树16米正合适。但巧的是这个32米，也正是毛主席当年写就《沁园春.长沙》这首诗词时的年龄！而长83米和宽41米则取自毛主席警卫部队的番号。而巧合的是，毛主席寿终时正是83岁，执政41年（从1935年的遵义会议确立毛主席在全党的领导地位算起）。橘子洲头的主席雕像的材料为特殊石材，可任凭风吹雨打！]
+                张家界天门山·梦幻张家界表演
+                <w:br/>
+                早餐后游览【天门山国家森林公园】（含进山大门票+世界最长户外缆车双程上下山，穿山扶梯+1次玻璃栈道环保鞋套费用，游览时间约4小时）；天门山海拔1518.6米，是张家界的文化圣地，留有大量赞咏天门山的诗词，更有众多神闻传说，被尊为“张家界之魂”。天门山是国家5A级旅游区，更有着“中国最值得外国人去的50个地方、中国最令人向往的地方、湖南新潇湘八景、中国自驾游百强景区、中国网民最关注的十大景区”等多项荣称。【通天大道】扶摇直上九重云霄，沿途可领略天门山的惊险奇崛，荡气回肠，被世人称为“公路奇观”。
+                <w:br/>
+                 世界高海拔天然穿山溶洞【天门洞】堪称传奇的代表。天门洞悬于海拔1300余米的峭壁之上，高131.5米，宽57米，深60米，终年吐云纳雾，震世撼俗。【鬼谷栈道】全线都立于万丈悬崖的中间，全长1600米，平均海拔为1400米，站在栈道上俯瞰群山，"会当凌绝顶，一览众山小"的感觉油然而生。
+                <w:br/>
+                【天门山玻璃栈道】（含鞋套费用一次），是张家界天门山景区继悬于峭壁之上的鬼谷栈道、凭空伸出的玻璃眺望台，绝壁凌空，气势恢弘，令人头晕目眩，有东方“天空之路”的美誉。晴天时，蓝天和白云的倒影铺满了整条栈道，让人在对脚下的透明战战兢兢之余，更乐享于踏云而行的快感;云雾天气，玻璃栈道则在雾中若隐若现，天上人间的美景更是让人惊叹不已。（如遇恶劣天气影响，天门山景区考虑安全因素，部分景点会关闭，以景区实时公布为准，敬请报名时知须。）
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
-                1、因橘子洲头每人账号只能预约5名旅客，如游客选择步行往返橘子洲头，需要用手机自行预约进入橘子洲，乘坐小火车的无需自行操作，由旅行社统一预约团队服务，如有不便，敬请谅解！
-[...6 lines deleted...]
-                  后前往张家界4A级景区【黄龙洞】。“天上峰林武陵源，地底山河黄龙洞”。【黄龙洞】为世界自然遗产、世界地质公园、中国首批 5A 级旅游区张家界武陵源风景名胜区的王牌景点 ，享“世界溶洞奇观”之盛誉。其规模之大，钟乳石之多，形态之奇，世界罕见。标志性景点“定海神针”是最高的一根石笋，被投保一个亿。黄龙洞内洞中有洞，洞中有河，洞穴奇观，琳琅满目，仿若神奇地下魔宫，被誉为“中国最美的旅游溶洞”、世界溶洞的“全能冠军”。
+                2、天门山旺季人流较多，检票入园和换乘时可能会出现排队现象，请耐心等候，导游会第一时间安排入园；
+                <w:br/>
+                3、由于天门山景区严格实行实名制购票，游客必须携带身份证原件，18岁以上学生必须携带学生证，如因证件不齐无法取票入园，客人需按挂牌价重新购买；
+                <w:br/>
+                4、玻璃栈道因各种原因关闭时，景区无任何补偿，不得强行通行！
+                <w:br/>
+                5、玻璃栈道位于悬崖之上，地势险峻，如有心脏病、高血压、恐高症及醉酒和其他身体不适宜游览的，请勿挑战；
+                <w:br/>
+                6、因天门山景区是张家界最火爆的旅游景区，每天有售票额度限制，都需提前实名预订门票及游览时间段，天门山门票是一证一票制，必须提供正确的身份证号码及姓名，参团前请提醒客人带好身份证原件，如客人丢失身份证无法买团队票，需要补齐80元每人的门票差价。天门山分3条上下山线路:A线票(大索道上-快线索道下)B线票(快线索道上-大索道下)C线票(快线索道上-快线索道下)价格同等，游览风景一样。由景区统一安排分配线路，旅行社无法自主选择其中一条线路，最终解释权归天门山景区所有;每个团队都必须按网上最终预约成功的线路及时间段游览，本旅行社不接受对天门山景区关于排队时间过长及预约景区线路不同的投诉！ 
+                <w:br/>
+                6、天门山景区需提前 5 天预约，一经预约成功，不退不改，门票损失自行承担。游览时间由景区决定，我社将根据预约时间调整游览顺序，谢谢配合!
+                <w:br/>
+                <w:br/>
+                晚上特别活动安排：
+                <w:br/>
+                晚上欣赏中国首台大型以非遗为主题的歌舞表演【梦幻张家界】（如遇景区提质改造或疫情影响等不可抗力因素造成无法正常演出以及个人原因取消等，赠送项目不游不退）以张家界山水、非物质文化遗产和当地民俗文化为素材，集戏剧、歌曲、舞蹈等多种艺术表演形式于一体的新型舞台剧。以瑰丽奇幻的呈现方式演绎了湘西儿女的浪漫、土司王朝的辉煌、东南抗倭的惨烈、魂归故里(赶尸)的奥秘、鬼谷神功的传奇，把多彩、神秘的梦里张家界表现的淋漓尽致，展开一幅湘西少数民族雄奇诡谲的风俗画卷，写就一部荡气回肠的民族史诗。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：橘子洲头，黄龙洞
+                景点：张家界天门山，梦幻张家界表演
                 <w:br/>
                 购物点：无
                 <w:br/>
-                自费项：橘子洲头环保车往返40元自愿自理
+                自费项：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：餐标30元/人，不用不退     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">天崇君泰，山水中天，天子主楼，麟峰，百丈峡，印象大酒店，维也纳，半月溪或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -785,218 +790,202 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                张家界森林公园（袁家界·天子山·金鞭溪）
-[...11 lines deleted...]
-                游张家界最美丽的天然氧吧—【金鞭溪】（全长约7.5公里，安排参观1/3路程，游览时间约1.5小时 ）金鞭溪全长7.5公里，是武陵源风景最美的地界，穿行在峰峦幽谷间，溪水明净，跌宕多姿，小鱼游弋其中。溪畔花草鲜美，鸟鸣莺啼， 人沿清溪行，胜似画中游。被誉为“世界上最美丽的峡谷之一”。著名画家吴冠中先生曾赞叹它是“一片童话般的世界”。金鞭溪空气中每立方米的负离子高达10万多个，素有天然氧吧之称。　　
+                张家界森林公园（金鞭溪·袁家界·杨家界）·阿巴砦灯光秀+篝火晚会
+                <w:br/>
+                早餐后游览【张家界国家森林公园】《世界自然遗产》、国家首批《世界地质公园》、首批国家AAAAA级旅游景区。（含景区大门票+景区险+环保车费用+百龙天梯单程）
+                <w:br/>
+                游张家界最美丽的天然氧吧—【金鞭溪】（全长约7.5公里，安排参观1/3路程）金鞭溪全长7.5公里，是武陵源风景最美的地界，穿行在峰峦幽谷间，溪水明净，跌宕多姿，小鱼游弋其中。溪畔花草鲜美，鸟鸣莺啼， 人沿清溪行，胜似画中游。被誉为“世界上最美丽的峡谷之一”。著名画家吴冠中先生曾赞叹它是“一片童话般的世界”。金鞭溪空气中每立方米的负离子高达10万多个，素有天然氧吧之称。
+                <w:br/>
+                乘【百龙电梯】上山（单程电梯费用已含）。【百龙天梯】气势恢弘，垂直高差335米，运行高度326米。目前以“最高户外电梯”荣誉而被载入吉尼斯世界纪录，是自然美景和人造奇观的完美结合。
+                <w:br/>
+                游览【袁家界风景区】站在袁家界景区的观景台上，三千奇峰尽收眼底，雄险秀野，神态各异。峡谷深处，千百根石峰石柱奇伟突立。峻峭之石，如英武将帅；嵯峨之峰，似勇猛壮士。有声有色，
+                <w:br/>
+                若静若动，形象逼真，呼之欲出游阿凡达悬浮山——乾坤柱（《阿凡达》中“哈利路亚山”原型）、威武神奇的“神兵聚会”、如海市蜃楼的“空中田园”、玲珑精致的“后花园”、令人心旷神怡 的“迷魂台”、举世无双的“天下第一桥”、飘渺如烟的“天悬百帘等绝景奇观等景点。
+                <w:br/>
+                乘环保车赴【杨家界风景区】杨家界位于张家界武陵源风景名胜区西北部，总面积约34平方公里。杨家界与袁家界、天子山、索溪峪共同构成张家界武陵源风景名胜区，它们同属石英砂岩峰林峡谷地貌，杨家界最高峰“一步登天”海拔1130米。著名景点有金鸡报晓、天波府、乌龙寨、八里坡、龙凤庵等。杨家界景区是一排排、一片片、一堵堵的峰墙，一经面世，被誉为“张家界地貌的重大新发现”
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
-                1、张家界以山为主，为方便在山区游览，请穿平跟鞋，建议不穿裙子，自带雨具、太阳帽、防蚊水等物品。
-[...1 lines deleted...]
-                2、景区内群猴众多，请不要近距离接近猴群，更不要去触摸山上的野生动物，以免发生伤害事件。早晚温差很大，请根据当天的天气预报随身携带厚衣服，以便随时添加。
+                1、张家界国家森林公园景区严格执行实名制购票，提前3天预约门票，分时段入园，请务必核对姓名、身份证号。一经预约成功，不退不改，门票损失自行承担。出游时必须携带身份证原件，享受优惠票的游客请在报名时告知，如到当地发现证件无效，需按全价购买，若当日门票售罄则无法入园，敬请报名时知须！
+                <w:br/>
+                2、张家界以山为主，为方便在山区游览，请穿平跟鞋，建议不穿裙子，自带雨具、太阳帽、防蚊水等物品。
+                <w:br/>
+                3、景区内群猴众多，请不要近距离接近猴群，更不要去触摸山上的野生动物，以免发生伤害事件。早晚温差很大，请根据当天的天气预报随身携带厚衣服，以便随时添加。
+                <w:br/>
+                下山后前往【阿巴砦景区】，位于桑植县走马坪，毗邻张家界国家森林公园天子山核心景区，总投资约2亿元，景区坐落在群山环抱之中，宛如一方天然的聚宝盆。阿巴砦以自然之石为基础，民俗文化为底蕴，体验原始森林的灯光秀、非遗民俗文化、农耕体验于一体的度假胜地.晚上【篝火晚会】星空之下赴一场人间烟火，篝火升起，土家阿妹阿哥现场教学摆手舞，对山歌，以歌传情，以舞表意，带来独特视听盛宴，享一场山海间的火狂欢夜。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：张家界森林公园，袁家界，天子山，金鞭溪
+                景点：张家界森林公园，袁家界，金鞭溪，杨家界
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">肖恩城堡，东岳鑫悦，戴斯温德姆，蓝湾博阁或同级</w:t>
+              <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：X     晚餐：团餐，30元/人/餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">天崇君泰，山水中天，天子主楼，麟峰，百丈峡，印象大酒店，维也纳，半月溪或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                土司城·张家界天门山·凤凰古城
-[...9 lines deleted...]
-                <w:br/>
+                土司王府·茶峒边城·凤凰古城
+                <w:br/>
+                早餐后游览【土司王府】（如遇接待量超负荷或政策性关闭，此景点调整为土司城或湘西府，游览时间约2个小时），这是一座古老的土家山寨，土家人心中的圣地，内有醉人的土家拦门酒，神秘的土家祭祖活动、土家历史文物展示、土家民俗演示等，其中“九重天”、“千人毛古斯”获两项世界吉尼斯之最。是一个浓缩了土家族农耕文化、兵战文化、土司历史、建筑艺术、工艺美术、民俗风情以及饮食起居的大型民俗文化景点。
+                <w:br/>
+                <w:br/>
+                后前往【边城茶峒】（车程约3小时）茶峒古镇是湖南省湘西州的边城镇，地处湖南，贵州，重庆三省的交界处。这是一种奇妙的体验，一座小城，就是三个城市。沈从文笔下的边城·茶峒素有“一鸡鸣三省”“一脚踏三省”“一锅煮三省”之称。古镇始建于200多年前的清嘉庆年间，漫步镇中百年老屋鳞次栉比，几百米长的吊脚楼群显现了土家族苗族聚居的特点，此情此景与沈老先生笔下30年代的茶峒差别不大。遥望河对岸的重庆洪安，岸上有涂满革命标语的炮楼，也有“刘邓大军入川纪念碑”。然后也可以自费乘船泛舟江上，来到三省交界的界碑处打卡。
+                <w:br/>
+                后BUS赴凤凰古城（约2小时左右），晚上夜游"中国最美的小城"之誉的【凤凰古城】（凤凰古城景区接驳环保车已含）一代文豪沈从文在凤凰度过了他的童年和少年时代，他创作的《边城》描绘了湘西边陲之地特有的风土人情，奠定了沈从文先生在文学史上的历史地位，有道是“不读沈从文，枉到凤凰城”。沿沱江两岸漫步，欣赏沈从文笔下的悠悠沱江水，翩翩吊脚楼，远眺画家黄永玉夺翠楼。
+                <w:br/>
+                <w:br/>
+                【凤凰夜景】漫步在沱江两岸、北门码头、跳岩和虹桥等景区点，看美景、赏夜色、品民俗，尽情享受浪漫十足的“夜凤凰”。入夜的凤凰，在或强或弱、或冷或暖的色调里，美仑美奂的“夜凤凰”融入了凤凰古城“山、水、城、人、文”的抒情小诗，让梦回故乡的意境与韵律随着河水静静流淌。
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
-                2、天门山旺季人流较多，检票入园和换乘时可能会出现排队现象，请耐心等候，导游会第一时间安排入园；
-[...18 lines deleted...]
-                <w:br/>
                 1、2016年4月10日开始，凤凰古城取消围城强制购票，客人可在古城自由参观
                 <w:br/>
                 2、凤凰古城至高铁站路程行车途中旅游用车司机可能有兜售腊肉姜糖等特产行为，属当地所有旅游车普遍性正常现象，可自由选择购买，如有强迫，请第一时间拨打我社质监投诉电话，以便及时处理。
                 <w:br/>
                 3、凤凰古城为敞开式民用商业区，银饰、牛角梳、蜡染、当地小吃等特色商品导游义务介绍，旅游者购物行为为自主选择，旅行社不接受凤凰区域旅游者购物方面的投诉。
                 <w:br/>
                 4、凤凰属于湘西偏远小镇，旅游开发较晚，旅游住宿酒店条件有限，加上靠近沱江，较为潮湿，房间可能会有轻微霉味，入住后请打开空调通风，不要开窗。条件不能和市区以及一线城市做比较，敬请理解！
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：土司城，天门山，凤凰古城
+                景点：土司王府，茶峒边城，凤凰古城
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：餐标30元/人，不用不退     晚餐：餐标30元/人，不用不退   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：餐标30元/人，不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">莫林，西栅，凤天国际，芭提雅，锦绣凤凰，凤廷，金百汇，凯宾、领辉、凤鸣或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1134,73 +1123,73 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、往返交通：含广州南/广州白云—衡阳东，衡阳东/怀化南—广州南/广州白云 二等座高铁往返，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。如需自理往返大交通按衡阳东往返出退减。请最少提前1小时到广州南站/白云站（节假日请至少提前1.5小时），自行刷身份证进站乘车前往目的地！
+                1.往返交通：含广州南/广州白云/广州站—衡阳东，衡阳东—广州南/广州白云/广州站 二等座高铁往返，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。如需自理往返大交通按衡阳东往返出退减。请最少提前1小时到广州南站/白云站/广州站（节假日请至少提前1.5小时），自行刷身份证进站乘车前往目的地！
                 <w:br/>
                 特别说明：根据实际出票情况不同，此行程可能会调整进出港口和游览景点顺序，景点和路线标准不变，敬请知须。
                 <w:br/>
-                2、酒店住宿：当地酒店标准双人间+当地特色客栈标准双人间共4晚，酒店不提供自然单间，出现单男单女，请补房差，如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请谅解。【特别备注】：在遇到政府征用或旺季房满房的情况下，旅行社将不得不选用同等级，但未在行程内列明的其他酒店时不另行通知，敬请谅解；
-[...5 lines deleted...]
-                5、当地用车：当地空调旅游车、用车根据实际人数全程当地用5-55座空调旅游车，保证一人一个正座！
+                2. 酒店住宿：当地舒适型酒店标准双人间/当地特色客栈标准双人间，酒店不提供自然单间，出现单男单女，请补房差，如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请谅解。【特别备注】：在遇到政府征用或旺季房满房的情况下，旅行社将不得不选用同等级，但未在行程内列明的其他酒店时不另行通知，敬请谅解；
+                <w:br/>
+                3. 团队用餐：用餐：含3正3早，酒店含早不用费用不退，正餐餐标30元/人餐，正餐围桌10人1桌，人数增减时，菜量相应增减，但维持餐标不变；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备；
+                <w:br/>
+                4. 景区门票：含景点第一道大门票，如有赠送项目因特殊原因不能参加，不做退款；相关景区内设特色购物店，属于景区自行商业行为，不属于旅行社安排的购物商店，游客自主选择，旅行社不承担相关责任（特别注意：因门票旅行社已提前打包优惠，行程中途退团或临时更改行程不退任何门票费用，此产品为包干价，长者证、军官证、记者证、教师证等无优惠，请知悉；
+                <w:br/>
+                5. 当地用车：当地空调旅游车、用车根据实际人数全程当地用5-55座空调旅游车，保证一人一个正座！
                 <w:br/>
                 （特别说明：湖南旅游用车均为套车，整个行程不一定是同一辆车，但不影响行程用车，敬请知须。）
                 <w:br/>
-                6、导游服务：当地持全国导游资格证书的专业导游服务，不派全陪。
-[...7 lines deleted...]
-                10、小童2-6周岁：占车位、半价正餐、导服；不含往返高铁票、不占床、不含门票、超高超龄当地自补费用；
+                6. 导游服务：当地持全国导游资格证书的专业导游服务，不派全陪。
+                <w:br/>
+                7. 购物安排：本行程无旅游购物店，部分景区出口处设有基础配套的商铺，仅凭个人喜好购买，不属于我社安排的购物店，如有购买请保留购物小票作为售后凭证，敬请知须！
+                <w:br/>
+                8. 关于自费：本行程大门票一价全含，除行程所列景区小交通外，无任何自费游览景点项目推荐，行程当中个人消费及表演和酒店内的酒水小吃等项目则需个人自理。
+                <w:br/>
+                9.中童6-13周岁：含半价往返动车票、占车位、正餐、早餐、团队门票、导服，不占床，超高超龄现场自补费用（动车临时补票无座位，请知悉）；
+                <w:br/>
+                10.小童2-6周岁：占车位、半价正餐、导服；不含往返高铁票、不占床、不含门票、超高超龄当地自补费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1210,51 +1199,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、不包含个人旅游意外保险费/航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 ；
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、景区园中园小门票、个人伤病医疗费等）；
                 <w:br/>
                 3、不含小童中童超高超龄的费用（如大交通、门票、景交、餐费等）；
                 <w:br/>
-                4、不含广州南站/白云站往返接送，不派全陪；
+                4、不含广州南站/白云站/广州站往返接送，不派全陪；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1668,145 +1657,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...35 lines deleted...]
-                14、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由张家界相知游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、根据《旅游法》相关规定：因台风/大雨/大雾等不可抗力因素造成旅游者不能出行或当地滞留的，旅行社会协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担。
+                <w:br/>
+                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、湖南部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
-                8）孕妇及行动不便者，
-[...41 lines deleted...]
-                年 月 日 年 月 日
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2034,51 +1981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>