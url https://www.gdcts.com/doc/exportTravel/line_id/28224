--- v0 (2025-12-02)
+++ v1 (2026-07-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节2月15日】埃及游轮11天-MS4飞 ▏纯玩无购物 ▏阿斯旺 ▏圣母玛丽亚教堂 ▏萨拉丁城堡 ▏埃及博物馆 ▏阿布辛贝神庙 ▏孔翁坡神庙 ▏卡纳神庙 ▏红海洪加达 ▏亚历山大 ▏吉萨金字塔群 ▏身人面像（广州MS）行程单</w:t>
+        <w:t xml:space="preserve">【国庆】埃及游轮11天 ▏纯玩无购物 ▏阿斯旺 ▏圣母玛丽亚教堂 ▏萨拉丁城堡 ▏埃及博物馆 ▏阿布辛贝神庙 ▏孔翁坡神庙 ▏卡纳神庙 ▏红海洪加达 ▏亚历山大 ▏吉萨金字塔群 ▏身人面像（广州MS）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,138 +345,134 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：广州-开罗 MS959  2320/0520+1   飞行时间：约12小时
                 <w:br/>
-                参考航班：开罗-阿斯旺MS084 1015 1140
-[...1 lines deleted...]
-                内陆段： 红海-开罗 MS045 0755 0905
+                参考航班：开罗-阿斯旺MS086 1830 1955
                 <w:br/>
                 参考航班：开罗-广州 MS958 CAICAN 0020-1530
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【航空公司】乘坐埃及国家航空，全程直航，升级2段内陆航班，减少拉车之苦！
+                【航空公司】乘坐埃及国家航空，全程直航，特别包含开罗-阿斯旺内陆航班！
                 <w:br/>
                 【出行无忧】纯玩无购物；安排5年+经验专业导游；10年+金牌领队贴心服务
                 <w:br/>
                 【酒店标准】全程国际五星，红海升级海边豪华国际五星级酒店；精选3晚尼罗河豪华五星游轮
                 <w:br/>
                 【特色美食】
                 <w:br/>
                 特别安排埃及特色烤鸽子餐
                 <w:br/>
                 特别安排金字塔景观餐厅用餐
                 <w:br/>
                 特别安排艾资哈尔公园烤肉餐
                 <w:br/>
                 享用金字塔附近景观下午茶
                 <w:br/>
                 享用亚历山大烤鱼餐
                 <w:br/>
                 特别安排特色努比亚餐
                 <w:br/>
                 中式餐升级10菜1汤
                 <w:br/>
                 升级中式海鲜火锅餐
                 <w:br/>
                 红海酒店自助午/晚餐，免费升级无限畅饮非酒精饮料
                 <w:br/>
                 【尊享礼遇】
                 <w:br/>
                 尊享体验：
                 <w:br/>
-                1）百年传奇老瀑布酒店享用英式下午茶
-[...5 lines deleted...]
-                赠送埃及旅行三件套必备物品
+                1）百年传奇米娜宫酒店享用丰盛自助餐
+                <w:br/>
+                2）特别安排金字塔旅拍体验，在历史与光影里定格，拍摄您的专属瞬间
+                <w:br/>
+                3）赠送埃及旅行三件套必备物品
                 <w:br/>
                 【十全礼遇】
                 <w:br/>
                 1）埃及10G流量卡+特色小礼物
                 <w:br/>
                 2）卢克索风帆船，游弋尼罗河之上，欣赏尼罗河风光
                 <w:br/>
                 3）前往香蕉岛，观看鳄鱼，体验当地民居
                 <w:br/>
                 4）乘坐马车巡游卢克索，感受当地人特有的生活方式
                 <w:br/>
                 5）开罗老城区咖啡点心下午茶，学埃及棋&amp;品水烟
                 <w:br/>
                 6）参观阿斯旺最大的人工湖-纳赛尔湖
                 <w:br/>
                 7）含自费价值USD90/人亚历山大一日游
                 <w:br/>
                 8) 含自费价值USD50/人萨拉丁城堡
                 <w:br/>
                 9) 含自费价值USD160/人阿布辛贝神庙
                 <w:br/>
                 10）含自费价值USD70/人努比亚村部落
                 <w:br/>
                 【十美必游】
                 <w:br/>
@@ -723,168 +719,166 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗-阿斯旺
                 <w:br/>
-                抵达后机场助理安排接机，参观【阿斯旺大坝】（约1小时）。前往参观【未完成的方尖碑】，它是为埃及女王哈特谢普苏特修建的，它长约42米（近似的137英尺），重达近1200吨。假如它完成立在哈特舍普苏特神庙前，它就是全埃及最大的方尖碑。横卧在花岗石中的方尖碑，只是完成了石材切割的程序未进行雕刻。
-[...11 lines deleted...]
-                备注：埃及游轮行程会根据游轮航线、本身情况、天气、河上情况作适当的调整，在景点不减少的景点下可能会作适当的调整，最终以游轮公司安排的为准，敬请客人谅解！
+                抵达后导游助理办理落地签手续，前往Mena House万豪旗下的米娜宫，埃及第一家豪华酒店，曾经在这里下榻的名人更是数不胜数。大名鼎鼎的米娜宫万豪，开罗协议就是在这里签订的。该酒店享有得天独厚的地理位置，位于金字塔脚下，基本就是在自家花园里独赏金字塔美景。特别安排在【米娜宫万豪酒店享用自助早餐】。
+                <w:br/>
+                之后前往参观【圣母玛丽亚教堂】（又叫悬空教堂，悬空教堂应该算是这里的所有教堂中最漂亮的一个了。在湛蓝天空映衬下的雪白色塔楼和美丽的十字架散发着基督教堂独有的圣洁和光辉。后游览【伊斯兰教老城区】、【阿米尔清真寺】(游览时间:约1小时）
+                <w:br/>
+                参观【萨拉丁城堡】，位于开罗城东郊的穆盖塔姆山上，是12世纪时期萨拉丁为抗击十字军东征而建成。
+                <w:br/>
+                约定时间前往机场，飞往阿斯旺。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：飞机早餐     午餐：特色努比亚午餐     晚餐：游轮晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">星级游轮</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：当地特色烤鸽子餐     晚餐：当地晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿斯旺国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阿斯旺-孔翁坡-埃德芙
-[...5 lines deleted...]
-                返回游轮，前往埃德芙，用晚餐后休息。
+                阿斯旺
+                <w:br/>
+                早上于酒店享用早餐。参观【阿斯旺大坝】，阿斯旺大坝以其宏伟的规模和复杂的建造历史而闻名（约1小时）。
+                <w:br/>
+                前往参观【苏埃友谊纪念碑】，这座纪念碑是为了纪念前苏联帮助埃及人民修筑大坝而建，碑身以埃及国花莲花为设计元素，托着一个代表苏联的机械齿轮。内部刻有两国国徽和时任两国领导人的头像，是苏式社会主义建筑的典范。
+                <w:br/>
+                前往参观【菲莱神庙】被称为"古埃及国王宝座上的明珠"的埃及古神庙群，修建在阿斯旺城南尼罗河中的小岛菲莱岛上，以辉煌而奇特的建筑、宏伟而生动的石雕及石壁浮雕上的神话故事而闻名。（约30分钟）
+                <w:br/>
+                游览尼罗河边上的彩虹村-【努比亚村】：  努比亚村与埃及大部分地区的神圣感不同， 这里充满了轻松和民族风情： 这里是色彩的海洋，所有的房屋都被涂成了彩色，通常采用浅蓝色、橙色、黄色和红色的这种鲜艳的颜色喷涂。村庄一面靠近尼罗河，其他三面都被沙漠包围着，吸引眼球的就是颜色十分鲜艳的房屋，拱形的屋顶，骆驼在村间小路上穿行，恍如闯入“一千零一夜”故事的场景。（约1小时）
+                <w:br/>
+                下午办理登船手续。
                 <w:br/>
                 备注：埃及游轮行程会根据游轮航线、本身情况、天气、河上情况作适当的调整，在景点不减少的景点下可能会作适当的调整，最终以游轮公司安排的为准，敬请客人谅解！
                 <w:br/>
                 交通：汽车、游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色努比亚午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">星级游轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -895,57 +889,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                埃德芙-卢克索
-[...5 lines deleted...]
-                午餐后参观【卡纳神庙】（入内参观约1.5小时），该神庙是供奉历代法老王陵墓之地。神庙布局严谨，令人叹为观止！下午可自费参观帝王谷，在埃及，除了蜚声世界的金字塔外，还有一处令无数旅游者向往的地方，那就是“帝王谷”。游毕返回游轮。
+                阿斯旺-孔翁坡-埃德芙
+                <w:br/>
+                早上驱车前往参观著名的【阿布辛贝神庙参观】（含往返车程约用时9小时）。
+                <w:br/>
+                途中可见到阿斯旺最大的人工湖【纳赛尔湖】，是世界上最大的人工湖之一。(参观10分钟）
+                <w:br/>
+                游毕返回阿斯旺游轮。
+                <w:br/>
+                游轮前往【孔翁坡】，抵达后参观【孔翁坡神庙】（约1小时）。
+                <w:br/>
+                返回游轮，前往埃德芙，用晚餐后休息。
                 <w:br/>
                 备注：埃及游轮行程会根据游轮航线、本身情况、天气、河上情况作适当的调整，在景点不减少的景点下可能会作适当的调整，最终以游轮公司安排的为准，敬请客人谅解！
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
@@ -979,164 +977,164 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卢克索-红海（车程约4小时）
-[...9 lines deleted...]
-                交通：汽车
+                埃德芙-卢克索
+                <w:br/>
+                游轮上早餐,乘坐马车前往被誉为保存得最完整的古埃及神庙-【埃德福神庙】。
+                <w:br/>
+                游轮开往卢克索，途经【伊斯纳水闸门】。
+                <w:br/>
+                午餐后参观【卡纳神庙】（入内参观约1.5小时），该神庙是供奉历代法老王陵墓之地。神庙布局严谨，令人叹为观止！下午可自费参观帝王谷，在埃及，除了蜚声世界的金字塔外，还有一处令无数旅游者向往的地方，那就是“帝王谷”。游毕返回游轮。
+                <w:br/>
+                备注：埃及游轮行程会根据游轮航线、本身情况、天气、河上情况作适当的调整，在景点不减少的景点下可能会作适当的调整，最终以游轮公司安排的为准，敬请客人谅解！
+                <w:br/>
+                交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：游轮早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">红海海边国际五星酒店</w:t>
+              <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">星级游轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                红海洪加达
-[...9 lines deleted...]
-                交通：无
+                卢克索-红海（车程约4小时）
+                <w:br/>
+                早上可自费前往乘坐热气球，是卢克索旅游非常值得体验的项目之一，清晨出发，乘坐热气球俯瞰卢克索全城风貌，迎接尼罗河日出，以不同的视角欣赏沙漠。
+                <w:br/>
+                早餐后，来到卢克索，【马车】是您一定要尝试的！我们专门安排搭乘马车外观气辉宏的卢克索神庙，另特别安排卢克索城内逛逛。（按照国际惯例，需每人支付车夫1美金小费）。下午乘坐【Felucca风帆船】（按照国际惯例，需每人支付船夫1美金小费），是一种用风力推进的船舶，起风时，它们高扯白色的帆航行，纯朴的风帆船在纯朴的黄土、绿树、蓝天映衬下，构成一幅美丽的图景，迎着徐徐的清风，尽情享受尼罗河风光，游览尼罗河上的原生态小岛-【香蕉岛】，体验原住民生活。（如因天气原因当日无风，则安排其他动力船代替。）
+                <w:br/>
+                后乘车前往【红海红加达】，抵达酒店后自由活动。
+                <w:br/>
+                晚餐后入住酒店休息。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：游轮早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">红海海边国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1231,84 +1229,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                红海红加达-开罗
-[...7 lines deleted...]
-                前往开罗老城区游览，特别安排在街道旁古老的咖啡厅休息喝茶或咖啡点上点心下午茶，学习埃及棋，有兴趣的话可免费品尝阿拉伯水烟，品味繁荣的古开罗城。
+                红海红加达-开罗（车程约6小时）
+                <w:br/>
+                酒店早餐后乘车返回开罗，午餐打包于车上享用。
+                <w:br/>
+                前往开罗老城区游览，特别安排在街道旁古老的咖啡厅休息喝茶或咖啡点上点心下午茶，有兴趣的话可免费品尝阿拉伯水烟，品味繁荣的古开罗城。
                 <w:br/>
                 随后前往中东第一大集市-【汗哈利利集市】观光自由购物（一般约为2小时，但购物时游客较分散，所以实际购物时间根据具体情况而定）；
                 <w:br/>
                 晚餐后前往酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：打包早餐     午餐：当地特色烤鸽子餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：特色鸽子餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1327,76 +1321,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗-亚历山大-开罗
                 <w:br/>
                 酒店早餐后乘车赴【亚历山大】，参观罗马皇帝建起的仅剩一根的【庞贝之柱】（参观约45分钟）
                 <w:br/>
                 中午特别安排享用当地烤鱼餐
                 <w:br/>
                 前往【灯塔遗址】，欣赏地中海风景(外观约30分钟)
                 <w:br/>
-                前往参观【凯特贝城堡】，海防堡是一座历史悠久的军事防御工事，其坚固的城墙和塔楼见证了海岸线上的风雨岁月。它以其雄伟的建筑风格和战略位置著称，俯瞰着波涛汹涌的大海，曾是保护海岸线安全的重要堡垒。如今，它不仅是历史的见证，也成为了游客探索海防历史的热门景点。（参观约1小时）
-[...3 lines deleted...]
-                晚餐后入住酒店休息
+                入内参观【凯特贝城堡】，海防堡是一座历史悠久的军事防御工事，其坚固的城墙和塔楼见证了海岸线上的风雨岁月。它以其雄伟的建筑风格和战略位置著称，俯瞰着波涛汹涌的大海，曾是保护海岸线安全的重要堡垒。如今，它不仅是历史的见证，也成为了游客探索海防历史的热门景点。（参观约1小时）
+                <w:br/>
+                入内参观【亚历山大图书馆】。（参观约40分钟）
+                <w:br/>
+                返回开罗，晚餐后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：烤鱼午餐     晚餐：艾资哈尔公园烤肉餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：烤鱼午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1409,80 +1403,78 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗
                 <w:br/>
-                早上前往Mena House万豪旗下的米娜宫，埃及第一家豪华酒店，曾经在这里下榻的名人更是数不胜数。大名鼎鼎的米娜宫万豪，开罗协议就是在这里签订的。该酒店享有得天独厚的地理位置，位于金字塔脚下，基本就是在自家花园里独赏金字塔美景。特别安排在【米娜宫万豪酒店享用自助早餐】。
-[...1 lines deleted...]
-                前往吉萨区，参观世界七大奇迹之一的【吉萨金字塔群】（约1个半小时）；包括胡夫金字塔 、海芙拉金字塔 、以及神秘的【狮身人面像】（约30分钟），吉萨区的金字塔的伟大在于其外形建筑而举世闻名，及其坚贞的守护神狮身人面像，令您惊叹不已。（特别安排金字塔旅拍体验，在历史与光影里定格，拍摄您的专属瞬间）
+                早上酒店早餐后，前往参观世界最大的【大埃及博物馆】，博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。（入内参观约2小时）
                 <w:br/>
                 中午前往【金字塔景观餐厅用午餐】，并享用【下午茶】（备注：埃及传统下午茶是一杯红茶，一边欣赏美景，一边饮茶）。
                 <w:br/>
-                前往参观世界最大的【大埃及博物馆】，博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。（入内参观约2小时）（备注：如遇闭馆，则替换成“国家埃及博物馆”入内参观）
+                4）午餐后前往吉萨区，参观世界七大奇迹之一的【吉萨金字塔群】（约1个半小时）；包括胡夫金字塔 、海芙拉金字塔 、以及神秘的【狮身人面像】（约30分钟），吉萨区的金字塔的伟大在于其外形建筑而举世闻名，及其坚贞的守护神狮身人面像，令您惊叹不已。（特别安排金字塔旅拍体验，在历史与光影里定格，拍摄您的专属瞬间）
                 <w:br/>
                 晚餐后前往机场，飞往广州。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：米娜宫万豪酒店早餐     午餐：金字塔景观餐厅午餐     晚餐：中式火锅餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：金字塔景观餐厅午餐     晚餐：尼罗河边晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1605,130 +1597,1124 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、国际交通：国际间往返经济舱团体机票、机场税。 
+                国际交通：国际间往返经济舱团体机票、机场税。 
                 <w:br/>
                 2、住宿：行程中所列星级酒店的双人间。
                 <w:br/>
                 3、用车：境外旅游巴士及外籍司机；（根据团队人数，保证一人一座）;
                 <w:br/>
                 4、用餐： 行程中所列餐食，午晚餐为中式团队餐（10-12人一桌)或特色餐（以行程为准）。
                 <w:br/>
                 5、门票： 行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。
                 <w:br/>
                 6、导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 7、旅行社责任险
+                <w:br/>
+                8.签证费用：RMB200/人
+                <w:br/>
+                9.境外司机导游服务费：RMB2000/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含签证费用：RMB200/人
-[...17 lines deleted...]
-                10.由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，团友需另外补交燃油升幅的差价；
+                1.全程单房差RMB3500
+                <w:br/>
+                2.保险：境外旅游意外伤害保险（本公司强烈要求旅客自行购买旅游意外保险，以更全面保障旅客利益）
+                <w:br/>
+                3.行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                4.一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                5.旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                6.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                7.客人往返国内出境口岸的一切费用；
+                <w:br/>
+                8.由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，团友需另外补交燃油升幅的差价；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">尼罗河游船+肚皮舞表演+晚餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                夜游尼罗河游船票+西式自助餐+车费+司机导游加班费+游船服务生小费
+                <w:br/>
+                （1.5小时左右；己扣除当晚餐费用；不含酒水饮品）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉萨金字塔声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预定座位费；门票费，车费；司机导游加班费；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">孟菲斯古城</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                车费，门票，司导服务费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Trip 游艇出海</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票费用（游客可使用船上备用的鱼具也可以自己携带）；导游服务费；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海玻璃船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票, 导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starfish特色海鲜餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">车费，餐费，司导服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海4X4驱越野冲沙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                越野车费用；导游服务费；司机车费
+                <w:br/>
+                最低人数：4人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索卡纳克神庙声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预订座位费，门票费；车费；司机导游加班费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘热气球俯瞰世界上最大的露天博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 165.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                门票；司导服务费；司机车费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷+女王神庙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                门票；司导服务费；司机车费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索神庙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">门票+司机导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1954,51 +2940,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2142,50 +3128,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>