--- v1 (2026-07-06)
+++ v2 (2026-09-09)
@@ -2940,51 +2940,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>