--- v0 (2026-02-10)
+++ v1 (2026-06-09)
@@ -448,51 +448,51 @@
                 <w:br/>
                 巴统：黑海之滨度假圣地，跟“Ali and Nino”一起感悟爱情，增游黑海游船
                 <w:br/>
                 【航空公司】
                 <w:br/>
                 搭乘中国南方航空公司，可申请全国联运，飞行无忧
                 <w:br/>
                 中文空乘服务员为您随时服务，飞行期间无语言障碍
                 <w:br/>
                 【专业领队服务】安排5年以上优秀专业领队，为您保驾护航
                 <w:br/>
                 【餐食升级】
                 <w:br/>
                 美酒美食 地道家访 尊享高加索美食文化
                 <w:br/>
                 阿塞拜疆：阿塞拜疆里海烤鱼餐、观赏木卡姆特色歌舞表演及品尝阿塞拜疆皇帝抓饭
                 <w:br/>
                 格鲁吉亚：品味舌尖上的格鲁吉亚- 特色包子；奶酪饼，柠檬拉提水，足尖舞表演+烤肉特色餐
                 <w:br/>
                 亚美尼亚：塞凡湖特产烤鳟鱼；DUDUK歌舞表演餐
                 <w:br/>
                 美酒: 
                 <w:br/>
                 品鉴纯正葡萄酒；阿塞拜疆石榴汁
                 <w:br/>
-                【酒店升级】全程安排当地五星酒店
+                【酒店升级】全程安排四-五星酒店+2晚山景酒店（不挂星）
                 <w:br/>
                 【 服务标准】纯玩团，无自费无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -813,50 +813,52 @@
                 <w:br/>
                 【juta徒步】， juta 徒步路线我们安排难度不高，适合大部分人群沿途经过“森林 、雪山、 花海、草甸 ’这才是上帝后花园，正确打开方式 。（不喜欢徒步的可以在酒店自由活动）
                 <w:br/>
                 乘车出发前往【Juta村】（21km，行车40分钟），是斯诺山谷中的一个偏远的高山村庄（海拔2200m），可以看到美丽的Chokhi山脉（最高峰海拔3842m），前往Juta的停车场，抵达后下车带好随行装备步行走1.3公里（步行约25分钟），前往Juta有个酒店叫第五季位于Sno Valley山谷。
                 <w:br/>
                 今日徒步行程大致可分为3个阶段：
                 <w:br/>
                 1、 从路障到JUTA村往返：2.6公里，40分钟（单程公里数和所需时间，往返用时是双倍）
                 <w:br/>
                 2、 从JUTA村到Fifth Season往返：1.1公里，30分钟（单程公里数和所需时间，往返用时是双倍）
                 <w:br/>
                 3、 从Fifth Season到瀑布往返：2.6公里，75分钟（单程公里数和所需时间，往返用时是双倍）
                 <w:br/>
                 4、 从瀑布到chaukhi湖泊：几百米，10分钟。（只有徒步到瀑布之后可以看到湖泊，1、2两段看不到）
                 <w:br/>
                 线路说明：
                 <w:br/>
                 1、 全程线路：从路障-瀑布往返共约13公里，全程徒步约用时5小时；可以分成三段行程，可以选择1、3段中任意一段，或者全程徒步。
                 <w:br/>
                 2、报名时请确认选择从路障或JUTA或Fifth Season出发或全程，请根据自己体能量力而行。
                 <w:br/>
                 3、注意防晒；装备推荐：防水登山鞋、雨衣、雨伞、防水硬壳冲锋衣、护膝、登山杖等个人常用登山装备。
                 <w:br/>
                 4、徒步期间为英文徒步向导。
                 <w:br/>
+                5、如遇天气因素或其他自然灾害因素等影响，旅行社将根据现场情况调整徒步线路，换其他徒步线路或小镇自由活动，敬请谅解。
+                <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1353,105 +1355,105 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第比利斯-巴库（阿塞拜疆）（航班待定）
                 <w:br/>
                 上午：早餐后，今天深度休闲的体味当地人慢节奏的生活状态，在游览的途中，不仅能拍到各种古老和现代风格碰撞在一起的美丽照片，同时在那些古老的巷道里还有众多当地的手工艺品店。让你的旅途放松下来，让心情更加的愉悦起来。
                 <w:br/>
                 参观三位一体大教堂（入内参观游览约40分钟左右）。这座教堂并非一座很古老的教堂，建于1995年-2004
                 <w:br/>
                      年间，但却是格鲁吉亚有史以来建造的最大的东正教教堂，也是高加索地区最大的宗教建筑
                 <w:br/>
                 下午：午餐后，游览第比利斯老城，城市建立于公元5世纪，分为旧城、新城两部分，旧城滨水，新城傍山。自古以来，第比利斯就位于丝绸之路介乎欧亚的商道上，融合了各个民族的不同文化。参观【和平桥】、【木偶剧钟楼】、【老城街道】、第比利斯最大的【干桥跳蚤市场】（全程游览约1小时）
                 <w:br/>
                 乘坐空中缆车到达城中心的高山上，可以在山上俯瞰整个城市的景观，后参观“格鲁吉亚母亲“塑像，外观游览约40分钟左右。之后前往游览纳瑞卡菈堡垒，要塞建筑已经严重损毁，但位置是俯瞰第比利斯全城的好去处（全程游览约1小时）
                 <w:br/>
                 特别安排乘坐第比利斯垂直观光小火车，第比利斯缆车-乘坐新改建的缆车，体验令人惊叹的Mtatmsinda之旅，沿途不仅有便捷的交通方式，还有壮观的城市全景。
                 <w:br/>
                 【格鲁吉亚编年史纪念碑】（外观游览 40 分钟）“格鲁吉亚编年史”——是一个纪念碑石柱，位于 Temka，Keeni山，纳扎拉德维地区。这座纪念碑建于 1970 年，其作者是著名的雕塑家祖拉布·特雷特利。 纪念碑描绘了各种历史和宗教事件的场景，以及格鲁吉亚文学作品中的故事。青 铜和石雕描绘了与主有关的伟大日子和基督生命的浮雕。 从此处可以俯瞰整个第比利斯海。
                 <w:br/>
                 第比利斯地下印刷厂---充满神秘和历史意义的地下印刷博物馆位于第比利斯，揭开了1903年至1906年间革命活动的秘密篇章。在此期间，这个秘密地点成为孟什维克和布尔什维克的繁忙中心，他们在整个俄罗斯帝国及其他地区印刷和传播非法报纸、书籍和宣言，使用格鲁吉亚语、俄语和亚美尼亚语。
                 <w:br/>
                 晚餐后送往机场搭乘航班前往阿塞拜疆首都-巴库
                 <w:br/>
                 首选航班：（如格鲁吉亚-阿塞拜疆陆地口岸开放，则我司将调整行程方案，由飞机口岸改陆地口岸入境，机票费用成本平移增加游览城市舍基的成本，不退旅游费用，且此方案不属于旅行社违约）
                 <w:br/>
-                航班3：J29234 第比利斯-巴库 2010-2120    
-[...3 lines deleted...]
-                航班5：J28234  第比利斯-巴库1750 1900 
+                航班1：J28226 第比利斯-巴库 2120--2230   
+                <w:br/>
+                航班2：J28234  第比利斯-巴库1640-1750
                 <w:br/>
                 备选航班  
                 <w:br/>
-                航班1：J29230 第比利斯-巴库 0825-0935     
-[...1 lines deleted...]
-                航班2：J29224 第比利斯-巴库 1150-1300   
+                航班3：J28238 第比利斯-巴库 0200-0310     
+                <w:br/>
+                航班4：J28230 第比利斯-巴库 0940-1050   
+                <w:br/>
+                航班5：J28240 第比利斯-巴库 1015-1125   
                 <w:br/>
                 由于境外内陆段航班需要实名信息预定，若遇到首选航班满位则改定临近可预订航班；
                 <w:br/>
                 如内陆段航班实际为早航班，则调整第比利斯住一晚，次日飞巴库（不减少景点）达后办理入境手续，导游接机，入住酒店休息。巴库是阿塞拜疆共和国的首都，是一座有着悠久历史的古
                 <w:br/>
                 城，城内有众多名胜古迹，15世纪的希尔凡王宫及17世纪的汗王宫殿至今保存完好。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">国际四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1501,51 +1503,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：里海烤鱼餐     晚餐：皇帝抓饭餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">国际四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1756,116 +1758,116 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.签证标准：亚美尼亚免签，格鲁吉亚免签，阿塞拜疆免签
                 <w:br/>
                 2.机票标准：乌鲁木齐起止全程团队经济舱机票及机场税（可申请全国联运，全国免费联运），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 3.酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 4.用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 5.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 6.用车标准：空调旅游巴士
                 <w:br/>
                 7.导游司机标准：全程中文领队或中文导游，境外专业司机。
                 <w:br/>
                 8.保险标准：旅行社责任险。
+                <w:br/>
+                9. 司机导游服务费：RMB1500/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.护照费用；
                 <w:br/>
-                2. 司机导游服务费：RMB1500/人
-                <w:br/>
                 3. 全程单房差3500人民币/人（不含游轮/火车单间差）
                 <w:br/>
                 4. 行程表以外行程费用；
                 <w:br/>
                 5. 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 6. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 7. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 8. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 9. 游客人身意外保险（强烈建议客人自行购买旅游意外险）
                 <w:br/>
-                10. 客人往返国内出境口岸的一切费用；
+                10. 客人往返国内出境口岸的一切费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2070,51 +2072,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>