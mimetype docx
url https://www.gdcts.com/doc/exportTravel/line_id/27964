--- v1 (2026-06-09)
+++ v2 (2026-09-09)
@@ -2072,51 +2072,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>