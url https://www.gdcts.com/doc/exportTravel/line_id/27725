--- v0 (2026-02-27)
+++ v1 (2026-04-21)
@@ -733,61 +733,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                武夷山：天游峰、农家茶趣 → 霞浦：东壁海岸 → 福州：三坊七巷
-[...1 lines deleted...]
-                早餐后，根据导游约定时间，集合前往【武夷山主景区】，该景区曾被国际旅游组织执委会主席巴尔科夫人称为“世界环境保护的典范”“三三秀水清如玉 ，六六奇峰翠插天”构成了奇幻百出的武夷山水之胜。
+                武夷山：天游峰、农家茶趣 → 霞浦：东壁海岸 →酒店
+                <w:br/>
+                早餐后，前往【武夷山主景区】，该景区曾被国际旅游组织执委会主席巴尔科夫人称为“世界环境保护的典范”“三三秀水清如玉 ，六六奇峰翠插天”构成了奇幻百出的武夷山水之胜。
                 <w:br/>
                 自理费用：主景区内涉及往返接驳车交通费 85 元/人（必消)
                 <w:br/>
-                游览武夷山第一胜地【天游峰】，位于武夷山景区中部的五曲隐屏峰后，海拔408.8米，它独出群峰，云雾弥漫，山巅四周有诸名峰拱卫，三面有九曲溪环绕，武夷全景尽收眼底，东接仙游岩，西连仙掌峰，壁立万仞，高耸群峰之上，每当雨后乍晴，晨曦初露之时，白茫茫的烟云，弥山漫谷，风吹云荡，起伏不定，犹如大海的波涛，汹涌澎湃，有云窝、茶洞、隐屏峰、接笋峰、水月亭、晒布岩、仙浴潭、观景台等景点。前往体验【大红袍农家品茶趣】（不属于购物店），武夷茶事，一山一水一壶茶，武夷山人对岩茶的追求，可谓是一种匠人精神-茶叶与茶具，聚首相逢，舌尖与味蕾的碰撞。
-[...3 lines deleted...]
-                适时集合前往中国历史文化名城、福建省会 -- “有福之州”福州（车程2小时），又称榕城，曾是一座水乡之城，2200 多年前闽越王无诸依山傍水建立冶城，拉开了福州城市文明的序幕。也是首批14个沿海对外开放港口城市之一，海上丝绸之路门户，是近代中国最早开放的五个通商口岸之一，被誉为“福海宝地”。抵达后，游览 5A 级景点【三坊七巷】，是福州老城区经历了建国后的拆迁建设后，留存下来的历史街区之一。是福州的历史之源、文化之根、文脉昌盛之地。三坊七巷自晋、唐形成起，便是贵族和士大夫的聚居地，清至民国走向辉煌。有着半部民国史的美誉，是福州文化的见证，街巷历史悠久，名人故居众多，街区仍保留着唐宋时期的坊巷格局，漫步在古老的街巷中，可以看到百年前很多达官贵人的老宅，白墙黛瓦的建筑，幽静古朴的街巷，感受岁月沧桑。后结束行程，入住酒店休息。
+                游览武夷山第一胜地【天游峰】游览时间3小时，位于武夷山景区中部的五曲隐屏峰后，海拔408.8米，它独出群峰，云雾弥漫，山巅四周有诸名峰拱卫，三面有九曲溪环绕，武夷全景尽收眼底，东接仙游岩，西连仙掌峰，壁立万仞，高耸群峰之上，每当雨后乍晴，晨曦初露之时，白茫茫的烟云，弥山漫谷，风吹云荡，起伏不定，犹如大海的波涛，汹涌澎湃，有云窝、茶洞、隐屏峰、接笋峰、水月亭、晒布岩、仙浴潭、观景台等景点。前往体验【大红袍农家品茶趣】（不属于购物店），武夷茶事，一山一水一壶茶，武夷山人对岩茶的追求，可谓是一种匠人精神-茶叶与茶具，聚首相逢，舌尖与味蕾的碰撞。
+                <w:br/>
+                后乘车前往素有“闽浙要冲”、“鱼米之乡”、“海滨邹鲁”美誊的拍摄圣地 -- 霞浦【东壁】（3.5小时），游览时间1小时，这里依山傍水，是个近海拍摄的好地方，虽然只是一片“小海”，但海面光影变化复杂，无论春夏秋冬季节如何更替，都被尊称叫做“滩涂拍摄一号点”，中央电视台曾 2 次在这里拍摄最美丽的滩涂。后结束行程，入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内用餐     午餐：正餐餐标30元/人，具体用餐以实际安排为准。     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -819,55 +817,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 平潭：龙凤头沙滩、海滩古城 → 泉州：洛伽寺、五店市
                 <w:br/>
-                早餐后，前往全国第五大岛、福建第一大岛、离台湾最近的岛屿 -- 平潭；（车程约1小时）地处中国东南沿海，东面与台湾省新竹港相距仅 68 海里，是中国大陆距台湾最近处，途中经过雄伟壮观的【中国平潭跨海大桥】。进入前往全国最大的海滨公园【龙凤头沙滩】，或是赤足踏浪于沙滩之上，或是徜徉于海渔广场，让我们放下一切的烦恼，与大海来一场亲密的邂逅，在听涛观海之中领悟心无所羁的非凡感觉。参观倾心打造的海峡两岸旅游地【海坛古城文化区】，中国首座海岛旅游古城，以“闽越海洋文化、海上丝绸文化”等为根基。古城以明清古建筑为载体，以古城演艺、互动娱乐和节庆活动为表现形式，集“吃、住、行、游、购、娱”各个元素的大型旅游文化综合体，将会让游客乐而忘返。
+                霞浦日出、醉美花竹，位于福建霞浦三沙东北部，地处霞浦县的最东端。是一个三面环海的半岛式村落，此处居高临下，面向东海，可俯瞰俞山岛等诸多岛屿。花竹村是观赏“福瑶列岛”全景的最佳地点，尤以日出最为壮美，早餐后，前往全国第五大岛、福建第一大岛、离台湾最近的岛屿 -- 平潭；（车程约1小时）地处中国东南沿海，东面与台湾省新竹港相距仅 68 海里，是中国大陆距台湾最近处，途中经过雄伟壮观的【中国平潭跨海大桥】。进入前往全国最大的海滨公园【龙凤头沙滩】，或是赤足踏浪于沙滩之上，或是徜徉于海渔广场，让我们放下一切的烦恼，与大海来一场亲密的邂逅，在听涛观海之中领悟心无所羁的非凡感觉。参观倾心打造的海峡两岸旅游地【海坛古城文化区】游览时间1小时，中国首座海岛旅游古城，以“闽越海洋文化、海上丝绸文化”等为根基。古城以明清古建筑为载体，以古城演艺、互动娱乐和节庆活动为表现形式，集“吃、住、行、游、购、娱”各个元素的大型旅游文化综合体，将会让游客乐而忘返。
                 <w:br/>
                 前往海上丝绸之路起点、宋元海上商贸中心 -- 泉州（车程约1.5小时），这是一座有着深厚历史文化底蕴的城市，活着的博物馆。新晋的世界文化遗产地，随处可见红砖的古厝，古朴的小巷子，寺庙里溢出缥缈的香雾，市场里回荡着吆喝声和烟火气。在这座对宗教极其包容的城市，大师朱熹这样评价泉州：“此地古称佛国，满街都是圣人”！
                 <w:br/>
-                游览建在海上的寺庙【洛伽寺】，是国内少有的建在海上的寺庙，四面环海，和海岸通过一座桥相连，有着“海天佛国”的美誉。每日涨潮时，洛伽寺便被海水包围，而当退潮时，洛伽寺则会与岸边相连，景观独特。在此打卡拍照，非常出片，也可虔诚烧香祈祷，为家人祈福。游览【五店市】，号称晋江城市客厅、文化新街口，可以说是高度浓缩版的闽南风情园。在这里，你可以观赏一百多处明清、民国至现代各个时期格局特色的建筑，包括宗祠、寺庙、商铺、民居等。 俯瞰是一片闽南传统“皇宫起”红砖厝、中西合璧的番仔楼等，可以说是闽南和华侨建筑大观园。后结束行程，入住酒店休息。
+                游览建在海上的寺庙【洛伽寺】，游览时间1小时，是国内少有的建在海上的寺庙，四面环海，和海岸通过一座桥相连，有着“海天佛国”的美誉。每日涨潮时，洛伽寺便被海水包围，而当退潮时，洛伽寺则会与岸边相连，景观独特。在此打卡拍照，非常出片，也可虔诚烧香祈祷，为家人祈福。游览【五店市】，游览时间1小时，号称晋江城市客厅、文化新街口，可以说是高度浓缩版的闽南风情园。在这里，你可以观赏一百多处明清、民国至现代各个时期格局特色的建筑，包括宗祠、寺庙、商铺、民居等。 俯瞰是一片闽南传统“皇宫起”红砖厝、中西合璧的番仔楼等，可以说是闽南和华侨建筑大观园。后结束行程，入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内用餐     午餐：正餐餐标30元/人，具体用餐以实际安排为准。     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1702,85 +1700,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消景区小交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">婺源篁岭门票票价格：包含门票和往返索道的套票价格为170元/人</w:t>
+              <w:t xml:space="preserve">婺源篁岭门票票价格：包含门票和往返索道的套票价格为170元/人；优惠政策：65岁以上 包含门票和往返索道套票优惠价格85元人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 205.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消自费套餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2205,51 +2203,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>