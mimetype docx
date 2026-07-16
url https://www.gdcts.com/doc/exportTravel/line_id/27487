--- v0 (2026-02-10)
+++ v1 (2026-07-16)
@@ -1391,101 +1391,101 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 签证标准：哈萨克斯坦免签，乌兹别克斯坦免签 (仅限中国大陆护照，其他外籍（包含港澳台）护照需另询）
                 <w:br/>
                 机票标准：乌鲁木齐起止全程团队经济舱机票及机场税（全国联运另加联运费），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 用餐标准：行程中所列餐食，午晚餐为西式餐（套餐或自助餐，酒水不含）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，
                 <w:br/>
                 用车标准：空调旅游巴士（8-10人用16座，11-16人用25座，17-26人用33座，27人以上用44座）；
                 <w:br/>
                 导游司机标准：全程中文领队；境外专业司机和中文导游；
                 <w:br/>
                 火车票标准：阿拉木图-奇姆肯特火车硬卧 (硬卧票，上下铺随机出票，不保证同一车厢)，塔什干-布哈拉火车(经济舱）
                 <w:br/>
                 保险标准：旅行社责任险
                 <w:br/>
+                服务费：领队以及境外司机导游服务费：RMB2000/人
+                <w:br/>
                 我公司有权根据当地交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照费用（护照的有效期至少为回程日期 +6个月以上，单国两页以上空白签证页，两国四页以上空白签证页，特别线路可能要求的有效期更长）
-                <w:br/>
-                领队以及境外司机导游服务费：RMB2000/人
                 <w:br/>
                 全程单房差RMB2400
                 <w:br/>
                 行程表以外行程费用；
                 <w:br/>
                 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 客人往返出境口岸的一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1641,51 +1641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>