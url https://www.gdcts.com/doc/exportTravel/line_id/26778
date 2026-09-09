--- v0 (2025-11-10)
+++ v1 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【玩转极光】全景俄罗斯摩尔曼斯克8日（海航可配联运|莫进圣出）|圣彼得堡|莫斯科|极光三城游览|捷里别尔卡|萨米民俗村|莫斯科红场行程单</w:t>
+        <w:t xml:space="preserve">【玩转极光】全景俄罗斯摩尔曼斯克8日（海航可配联运|圣进莫出）|圣彼得堡|莫斯科|极光三城游览|捷里别尔卡|萨米民俗村|莫斯科红场行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20240829-LM</w:t>
+              <w:t xml:space="preserve">EU20260821-WZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,131 +345,179 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
-                DAY 1   全国各地 - 北京 - 莫斯科 HU7985 PEKSVO14:35/18:05
-[...5 lines deleted...]
-                DAY 7   圣彼得堡-北京 HU7966 LEDPEK 2010/0855+1
+                DAY 1   全国各地 - 北京 -圣彼得堡 HU7965 14:55-18:30
+                <w:br/>
+                DAY 3  圣彼得堡 - 摩尔曼斯克 SU6345 17:55-19:55
+                <w:br/>
+                DAY 6   摩尔曼斯克-莫斯科 SU1325 20:40-23:05
+                <w:br/>
+                DAY 7   莫斯科-北京 HU7986 19:55-08:50+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                产品卖点：
-[...26 lines deleted...]
-                【专业服务】全程专业出境领队中文服务；
+                🇷🇺玩转・极光常规团｜俄罗斯三城全景 8 天
+                <w:br/>
+                🇷🇺莫斯科 × 圣彼得堡 × 摩尔曼斯克
+                <w:br/>
+                  双点进出不走回头路｜一次性打卡俄式人文 + 北极极光
+                <w:br/>
+                  九大北极特色体验，开启一场梦幻追光之旅
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                ✈️海南航空・北京出发
+                <w:br/>
+                🔄北京直飞俄罗斯，全国大部分城市可免费联运
+                <w:br/>
+                ✅莫斯科进圣彼得堡出 / 圣彼得堡进莫斯科出，省去折返路程
+                <w:br/>
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🔥核心行程亮点
+                <w:br/>
+                🌌摩尔曼斯克 3 晚深度追光
+                <w:br/>
+                1 次极光猎人带队配摄影 + 2 次陆地巡洋舰追光
+                <w:br/>
+                🏞️捷里别尔卡、萨米村全套游玩，打卡列宁号破冰船、北方舰队博物馆
+                <w:br/>
+                🦌驯鹿拉雪橇、雪地香蕉船，沉浸式体验萨米原住民极地民俗
+                <w:br/>
+                🎉氛围感满满的极光庆祝仪式，定格邂逅欧若拉的难忘瞬间
+                <w:br/>
+                🍤帝王蟹海鲜大餐、北极特色火锅、北冰洋观景餐厅，尽享极地美味
+                <w:br/>
+                🏰莫斯科・首都精华打卡
+                <w:br/>
+                漫步红场，打卡圣瓦西里大教堂、克里姆林宫宫墙、亚历山大花园
+                <w:br/>
+                深度感受俄罗斯厚重的历史底蕴与冬日城市风情
+                <w:br/>
+                🌊圣彼得堡・北方威尼斯
+                <w:br/>
+                走进世界四大博物馆之一冬宫博物馆
+                <w:br/>
+                游览夏宫花园、十二月党人广场、涅瓦大街，饱览波罗的海沿岸欧式风光
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🏨优选品质住宿
+                <w:br/>
+                🌟莫斯科 &amp; 圣彼得堡优选四星酒店，休息充足
+                <w:br/>
+                🏡摩尔曼斯克 3 晚当地特色酒店，方便夜晚随时出发追极光
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🍱升级特色美食安排
+                <w:br/>
+                ✅北冰洋观景餐厅
+                <w:br/>
+                ✅帝王蟹海鲜大餐
+                <w:br/>
+                ✅圣彼得堡教堂景观餐厅
+                <w:br/>
+                ✅萨米村特色餐
+                <w:br/>
+                ✅北极暖心火锅
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                ❄️城市人文 + 北极追光一站式搞定
+                <w:br/>
+                8 天玩转俄罗斯三大必去目的地，9 大极地特色体验一次打卡 ✅
+                <w:br/>
+                🌌奔赴北极，去赴一场极光之约 ❄️
+                <w:br/>
+                👇扫码查看完整行程详情
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -586,253 +634,274 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                全国 - 北京 - 莫斯科（建议提前一天前往北京）
-[...8 lines deleted...]
-                【特别说明】：此套航班为联运航班，根据各大航司的联运规定：联运套票必须按照顺序使用，如其中一段不使用，此套票自动视为作废，不能乘坐后续航班，特此说明！为了保证您的权益，建议关注自己的航班动态，避免误机以免造成损失；
+                全国-北京-圣彼得堡
+                <w:br/>
+                参考航班：HU7965 14:50-18:30，飞行约8h40m
+                <w:br/>
+                ⊙11:00北京首都机场准时集合乘坐飞机前往圣彼得堡
+                <w:br/>
+                ☉抵达圣彼得堡返回酒店休息
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.国内联运航班较少需提前2小时抵达机场办理值机登机手续，请客人自行关注航班动态，如因客人自行原因导致航班延误，行程费用不退，产生的所有损失均由客人自行承担，与旅行社无关；
+                <w:br/>
+                2.出发需携带本人有效身份证件以及护照原件，港澳护照客人除护照原件外还需携带回乡证；
+                <w:br/>
+                3.建议客人提前一天抵达北京首都机场，避免因航班延误导致无法衔接后续国际航班，其次国际联程机票需要顺序使用，如第一段未使用，后面剩余几段也无法使用，请知晓；
                 <w:br/>
                 交通：飞机+巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：飞机餐     晚餐：飞机餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">莫斯科豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">圣彼得堡四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯科 - 摩尔曼斯克
-[...11 lines deleted...]
-                交通：飞机+巴士
+                圣彼得堡
+                <w:br/>
+                ⊙十二月党人广场（约20分钟）
+                <w:br/>
+                ⊙圣以撒季耶夫救世主大教堂（外观10分钟）
+                <w:br/>
+                ⊙彼得大帝雕像（外观约10分钟）
+                <w:br/>
+                ⊙埃尔米塔什冬宫博物馆及冬宫广场（总计约2小时）
+                <w:br/>
+                ⊙享用午餐
+                <w:br/>
+                ⊙自费前往叶卡捷琳娜女皇宫殿及花园  
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：圣彼得堡餐厅     晚餐：圣彼得堡餐厅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">圣彼得堡四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 萨米村 - 摩尔曼斯克
-[...11 lines deleted...]
-                交通：巴士
+                圣彼得堡-摩尔曼斯克
+                <w:br/>
+                参考航班：SU6345 17:55-19:55，飞行约2h
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙夏宫花园（约1小时）
+                <w:br/>
+                ⊙圣彼得堡教堂景观餐厅
+                <w:br/>
+                ⊙斯莫尔尼宫（外观约10分钟）
+                <w:br/>
+                ⊙阿芙乐尔号巡洋舰（外观约10分钟）
+                <w:br/>
+                ⊙涅瓦大街及喀山教堂及滴血教堂（均为外观约1小时）
+                <w:br/>
+                ⊙后乘坐飞机前往摩尔曼斯克
+                <w:br/>
+                ⊙开启第一次追光配置猎人及提供摄影服务、极光庆祝仪式（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：配置极光猎人仅升级1次，不指定具体是哪次追光，以行程实际安排为准。极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解，如未出现极光则无法提供摄影服务及极光庆祝仪式，无费用可退。
+                <w:br/>
+                交通：巴士+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：俄式鹿肉特色餐     晚餐：帝王蟹大餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：圣彼得堡餐厅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -843,88 +912,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 捷里别尔卡 - 摩尔曼斯克
-[...15 lines deleted...]
-                【温馨提示】：摩尔曼斯克11月进入雪季，前往捷里别尔卡的道路可能因不可抗力（暴风雪）而封路导致无法正常前往！如遇上大雪封路，捷里别尔卡游览则更改为小捷里别尔卡、谢苗猫雕像以及俄罗斯最北俄版麦当劳游览！；
+                摩尔曼斯克
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往北极小镇捷里别尔卡（游览总计约1.5小时）
+                <w:br/>
+                打卡北冰洋秋千与沙滩、北极王座、被遗忘的船、利维坦之骸（鲸鱼骨骼）
+                <w:br/>
+                ⊙船舶墓地（外观约10分钟)
+                <w:br/>
+                ⊙北冰洋景观餐厅享用午餐
+                <w:br/>
+                ⊙可自费参加北冰洋海上巡游
+                <w:br/>
+                ⊙返回摩尔曼斯克沿途开启第二次追光（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：摩尔曼斯克 11 月已进入雪季，前往捷里别尔卡路段遇暴风雪等不可抗力可能临时封路无法通行。若道路封闭，原捷里别尔卡行程将调整为小捷里别尔卡、谢苗猫雕像及俄罗斯最北俄版麦当劳游览，且无费用可退
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：北冰洋景观餐厅     晚餐：俄式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：摩尔曼斯克景观餐厅     晚餐：摩尔曼斯克餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -935,227 +1006,264 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 圣彼得堡
-[...9 lines deleted...]
-                交通：巴士+飞机
+                摩尔曼斯克
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往萨米村（约2小时）如遇雪量不够厚则无法安排拉雪橇及香蕉船无费用可退，敬请谅解；
+                <w:br/>
+                喂养驯鹿（约15分钟，需自购食材）,驯鹿拉雪橇（拉一圈约4-5分钟）,雪地香蕉船（拉一圈约4-5分钟）⊙萨米村特色午餐
+                <w:br/>
+                ⊙返回市区
+                <w:br/>
+                ⊙帝王蟹特色海鲜餐
+                <w:br/>
+                ⊙第三次追光（约2小时）
+                <w:br/>
+                温馨提示：享用帝王蟹的餐厅会根据餐厅实际预约的情况来安排，也有可能安排在捷里别尔卡地区的餐厅享用，最终确认以最终安排为准，海鲜菜品受当日捕获情况影响，若无法供应，将置换同价值其他食材，无差价退费。
+                <w:br/>
+                交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：俄式团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">圣彼得堡豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：摩尔曼斯克餐厅     晚餐：摩尔曼斯克餐厅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣彼得堡
-[...7 lines deleted...]
-                交通：巴士
+                摩尔曼斯克-莫斯科
+                <w:br/>
+                参考航班：SU1325 20:40-23:05，飞行约2h25m
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙北方舰队博物馆（入内，约40分钟）如遇关闭则更改为州立博物馆
+                <w:br/>
+                ⊙阿廖沙雕像（远观约10分钟）受装修影响无法近距离观赏则安排远观
+                <w:br/>
+                ⊙列宁号破冰船及北极地标打卡（总计外观约30分钟）
+                <w:br/>
+                ⊙乘坐飞机返回莫斯科
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：可自由选择参加雪地摩托车、冰浮、实弹射击、狗拉雪橇等冰雪项目；
+                <w:br/>
+                交通：巴士+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">圣彼得堡豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：莫斯科餐厅     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">莫斯科四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣彼得堡 - 北京
-[...9 lines deleted...]
-                温馨提示：夏宫喷泉由于天气原因，每年10月中旬-次年5月初前后关闭，敬请谅解。
+                莫斯科 - 北京
+                <w:br/>
+                参考航班：HU7986 19:55-08:50+1，飞行约7h45m
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙红场及周边景观
+                <w:br/>
+                ⊙列宁墓
+                <w:br/>
+                ⊙古姆百货商场
+                <w:br/>
+                ⊙亚历山大花园
+                <w:br/>
+                ⊙无名烈士墓及长明火
+                <w:br/>
+                ⊙朱可夫雕像
+                <w:br/>
+                ⊙圣瓦西里升天大教堂
+                <w:br/>
+                ⊙国家历史博物馆
+                <w:br/>
+                以上景点均为外观，总游览时间约为1.5小时
+                <w:br/>
+                ⊙享用午餐
+                <w:br/>
+                ⊙克里姆林宫宫墙（外观约10分钟)   
+                <w:br/>
+                ⊙乘飞机前往返回北京
+                <w:br/>
+                <w:br/>
+                莫斯科城市介绍：是一座将历史厚重感与现代都市活力融于一体的城市。红场是莫斯科的心脏，红砖城墙、彩色洋葱头穹顶与克里姆林宫的金色尖顶交相辉映，漫步其间，仿佛能触摸到俄罗斯波澜壮阔的历史。冬季的莫斯科尤其迷人，白雪覆盖红场与教堂穹顶，空气清冽，城市像铺上层古典滤镜；而夏季的白夜与悠长日光，则让这座城市更适合慢慢游览。无论是历史建筑、艺术殿堂，还是地道俄式美食，莫斯科都值得被认真遇见。
                 <w:br/>
                 交通：巴士+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1189,51 +1297,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 北京 - 全国各地
                 <w:br/>
-                ⊙早晨0855抵达北京，后转机返回全国各地，结束境外旅程，自行返回温暖的家。
+                ⊙抵达北京，转盘处结束行程
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1297,127 +1405,123 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆ 行程所列国际机票，全国各地联运至北京往返机票含税（距离联运情况请以最终确认为准），北京-莫斯科单程经济舱含税、莫斯科-摩尔曼斯克-圣彼得堡单程经济舱含税，圣彼得堡-北京单程经济舱含税；
-[...11 lines deleted...]
-                ☆ 全程专业出境领队中文服务；
+                1.机票：行程所列团队经济舱机票含税；
+                <w:br/>
+                2.签证：俄罗斯团队免签名单或俄罗斯个人免签（所需资料见以下）；
+                <w:br/>
+                3.酒店：行程所列酒店或同级酒店标准间住宿（散拼团队安排同性别客人入住同一间房，不能保证夫妻同住一间房。因旅游旺季、节庆、当地会展等特殊情况房源紧张有可能变更住宿地点，旅行社保证所提供的酒店将不低于上述酒店标准）；
+                <w:br/>
+                4.用餐：行程所列早午晚餐，早餐为酒店内早餐，正餐为中式用餐标准为8菜1汤，中餐10美金，俄餐15美金，餐食如自弃款项不退；
+                <w:br/>
+                5.当地交通：根据人数提供旅游巴士保证1人1座，配专业司机；
+                <w:br/>
+                6.景点首道门票：冬宫博物馆、萨米民族村、驯鹿拉雪橇及雪地香蕉船、北方舰队博物馆（如景点因节日、政府行为、自身行为等原因关闭，旅行社则安排其他景点替代）；
+                <w:br/>
+                7.服务：全程专业出境领队服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆境外司导服务费800元人民币/人；
-[...15 lines deleted...]
-                ☆ 个人旅游意外保险（建议购买）；
+                1.服务费：1000元人民币/人（报名时需与团费一起缴纳）；
+                <w:br/>
+                2.单房差：700元/间/晚（需提前确认是否可补）；
+                <w:br/>
+                3.酒水饮料、洗衣、通讯、行李搬运、司机服务费等，出入境的行李海关税，超重行李托运费、管理费等；
+                <w:br/>
+                旅游者因违约、自身过错、自由活动期间行为或自身疾病引起的人身和财产损失；
+                <w:br/>
+                4.行程以外观光节目或自费活动项目；
+                <w:br/>
+                5.其他未约定由旅行社支付的费用（如：单房差、机场候机或转机期间及火车上的餐饮、因不可抗力产生的额外费用等）；
+                <w:br/>
+                6.个人旅游意外保险（建议客人自行购买）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1942,63 +2046,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.报名以订金为准，订金6000元/人；团款余额最晚支付日为团队出发前8个工作日；
-[...11 lines deleted...]
-                出发前8天内要求退团，产生全部损失，所有团款不退，此外还须赔偿500元/人旅行社业务预订损失费。
+                1.报名以订金为准，订金8000元/人；团款余额较晚支付日为团队出发前10个工作日；
+                <w:br/>
+                2.退团说明：游客报名后因故不能参加本次旅游，出发前30天退团或换人参团，不产生损失（如已出机票和签证等，要承担改签费用）；
+                <w:br/>
+                如果出发前21-29天确认退团，游客须承担大小交通及订房等损失费5000元；出发前11-20天确认退团，产生损失6000元；出发前9-10天确认退团，产生全部损失，所有团款不退，此外还须支付600元/人旅行社业务预订损失费。
+                <w:br/>
+                退票说明：本行程采用团队机票，根据航空公司规定，该团队机票及税不退、不改、不签。请您慎重选择出行日期，以免造成损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2045,51 +2143,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.有效期不少于6个月的因私护照扫描件；</w:t>
+              <w:t xml:space="preserve">1.有效期不少于6个月的因私护照首页清晰的扫描件（完好无污损）；自费签证无费用增减必须确认有返回中国之有效签证温馨提示：所有出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2129,51 +2227,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>