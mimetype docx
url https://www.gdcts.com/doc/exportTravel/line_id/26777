--- v1 (2026-01-02)
+++ v2 (2026-09-09)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LM-EU1725935772ph</w:t>
+              <w:t xml:space="preserve">LM-EU1725935772</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">7</w:t>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -345,131 +345,206 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班时间：
                 <w:br/>
-                DAY 1   全国各地 - 北京 - 莫斯科 CA909 PEKSVO 1435/1805
-[...5 lines deleted...]
-                DAY 6   莫斯科-北京 CA910 SVOPEK 1930/0740+1
+                DAY 2   北京 - 莫斯科 CA909 PEKSVO 1435/1805
+                <w:br/>
+                DAY 3   莫斯科 - 摩尔曼斯克 SU1324 SVOMMK1700/1940
+                <w:br/>
+                DAY 6   摩尔曼斯克- 莫斯科 SU1325 MMKSVO 2040/2305 
+                <w:br/>
+                DAY 7   莫斯科-北京 CA910 SVOPEK 1930/0740+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程卖点：
-[...26 lines deleted...]
-                【专业服务】全程专业出境领队中文服务；
+                🇷🇺俄罗斯 莫斯科 × 摩尔曼斯克
+                <w:br/>
+                  北纬 68 度 8 日
+                <w:br/>
+                  闯入北极圈，邂逅欧若拉极光梦境
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                ✈️北京直飞・航班全面升级
+                <w:br/>
+                🔄中国国航
+                <w:br/>
+                  可搭配全国多地免费联运 ᯓ
+                <w:br/>
+                📍北京直飞莫斯科 ➡️中转飞往摩尔曼斯克
+                <w:br/>
+                  首都人文风光 + 北极追光一趟搞定
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                💡 和普通极光团有什么不一样？
+                <w:br/>
+                ✨9 大独家北极体验，一次性拉满极地氛围感 🎯
+                <w:br/>
+                🎁极光庆祝仪式，情绪价值拉满！
+                <w:br/>
+                <w:br/>
+                🌌摩尔曼斯克・北纬 68° 极光圣地
+                <w:br/>
+                🌌3次北极光追寻体验
+                <w:br/>
+                陆地巡洋舰驰骋雪原，深入荒野搜寻极光踪迹
+                <w:br/>
+                📸其中1次极光猎人专属旅拍
+                <w:br/>
+                配备专业摄影师，赠送底片，定格绝美极光大片
+                <w:br/>
+                🦀北极帝王蟹海鲜大餐
+                <w:br/>
+                饱尝北冰洋馈赠，品尝鲜活帝王蟹、海胆海鲜盛宴
+                <w:br/>
+                🏞️捷里别尔卡小镇探访
+                <w:br/>
+                世界尽头北冰洋海岸，聆听海浪与风雪的低语
+                <w:br/>
+                🦌萨米村全套沉浸式游玩
+                <w:br/>
+                走进萨米人的家园，投喂驯鹿，感受极地原住民文化
+                <w:br/>
+                🎉极光庆祝仪式
+                <w:br/>
+                有幸遇见极光之时，开启氛围感满满的极地仪式
+                <w:br/>
+                🚢摩尔曼斯克城市观光
+                <w:br/>
+                打卡列宁号破冰船、北方舰队博物馆，读懂不冻港故事
+                <w:br/>
+                🍲北极暖心火锅
+                <w:br/>
+                冰天雪地中吃上一锅热火锅，驱散极地刺骨严寒
+                <w:br/>
+                🍴北冰洋观景餐厅
+                <w:br/>
+                一边享用俄式地道餐食，一边欣赏窗外极地冰雪盛景
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🏰莫斯科・俄罗斯灵魂之都
+                <w:br/>
+                🕌莫斯科红场
+                <w:br/>
+                打卡圣瓦西里大教堂，感受俄罗斯标志性建筑魅力
+                <w:br/>
+                ⛪武装力量大教堂
+                <w:br/>
+                观赏华丽震撼的俄式殿堂建筑，饱览艺术奇观
+                <w:br/>
+                🛍️吉姆百货
+                <w:br/>
+                俄罗斯老牌商场，沉浸式体验当地市井风情
+                <w:br/>
+                🗿胜利者母亲雕像
+                <w:br/>
+                打卡知名地标，回望厚重的战争历史💎
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🏨精选食宿
+                <w:br/>
+                🌟2 晚舒适酒店 + 摩尔曼斯克 3 晚北极特色住宿
+                <w:br/>
+                🏡北极特色房型，夜晚躺平静待极光降临
+                <w:br/>
+                🍽️甄选北极特色美食
+                <w:br/>
+                🦞帝王蟹海鲜餐、极地暖心火锅、当地风味餐
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                <w:br/>
+                🌍奔赴北纬 68°，赴一场极光之约 🌌❄️
+                <w:br/>
+                👇扫码查看完整行程详情
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -586,256 +661,264 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                全国 - 北京 - 莫斯科（建议提前一天前往北京）
-[...7 lines deleted...]
-                交通：飞机+巴士
+                全国-北京
+                <w:br/>
+                参考航班：以出票确认的联运时间为准
+                <w:br/>
+                ⊙自行前往出发机场，乘坐飞机前往北京首都机场
+                <w:br/>
+                ☉抵达北京后入住酒店休息
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.此天没有工作人员及导游，请自行注意以下事宜；
+                <w:br/>
+                2.国内联运航班较少需提前2小时抵达机场办理值机登机手续，请客人自行关注航班动态，如因客人自行原因导致航班延误，行程费用不退，产生的所有损失均由客人自行承担，与旅行社无关；
+                <w:br/>
+                3.出发需携带本人有效身份证件以及护照原件，港澳护照客人除护照原件外还需携带回乡证，其次国际联程机票需要顺序使用，如第一段未使用，后面剩余几段也无法使用，请知晓；
+                <w:br/>
+                交通：X
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：飞机餐     晚餐：飞机餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">莫斯科豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯科 - 摩尔曼斯克
-[...9 lines deleted...]
-                温馨提示：极光猎人仅升级1次，不指定具体哪次追光，以行程实际安排为准；极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解；
+                北京-莫斯科
+                <w:br/>
+                参考航班：CA909 14:15-17:40或CA753 11:30-15:05，飞行约8h30m
+                <w:br/>
+                ⊙11:00自行前往北京首都机场准时集合乘坐飞机前往莫斯科
+                <w:br/>
+                ☉抵达莫斯科返回酒店休息
                 <w:br/>
                 交通：飞机+巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">莫斯科四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 捷里别尔卡 - 摩尔曼斯克
-[...17 lines deleted...]
-                交通：巴士
+                莫斯科-摩尔曼斯克
+                <w:br/>
+                参考航班：SU1324 17:00-19:40，飞行约2h40m
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙红场及周边景观（游览约1.5小时）
+                <w:br/>
+                圣瓦西里升天大教堂、列宁墓、国家历史博物馆、古姆百货商场、亚历山大花园、无名烈士墓、长明火、朱可夫雕像，以上均为外观
+                <w:br/>
+                ⊙享用午餐
+                <w:br/>
+                ⊙克里姆林宫宫墙（外观约10分钟)   
+                <w:br/>
+                ⊙乘飞机前往摩尔曼斯克
+                <w:br/>
+                ⊙开启第一次追光配置猎人及提供摄影服务、极光庆祝仪式（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：配置极光猎人仅升级1次，不指定具体是哪次追光，以行程实际安排为准。极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解，如未出现极光则无法提供摄影服务及极光庆祝仪式，无费用可退。
+                <w:br/>
+                交通：飞机+巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：北冰洋景观餐厅     晚餐：俄式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：莫斯科餐厅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -846,82 +929,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 萨米村 - 摩尔曼斯克
-[...9 lines deleted...]
-                温馨提示：享用帝王蟹的餐厅会根据餐厅实际预约的情况来安排，也有可能安排在捷里别尔卡地区的餐厅享用，最终确认以时间安排为准，敬请知晓！
+                摩尔曼斯克
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往北极小镇捷里别尔卡（游览总计约1.5小时）
+                <w:br/>
+                打卡北冰洋秋千与沙滩、北极王座、被遗忘的船、利维坦之骸（鲸鱼骨骼）
+                <w:br/>
+                ⊙船舶墓地（外观约10分钟)
+                <w:br/>
+                ⊙北冰洋景观餐厅享用午餐
+                <w:br/>
+                ⊙可自费参加北冰洋海上巡游
+                <w:br/>
+                ⊙返回摩尔曼斯克沿途开启第二次追光（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：摩尔曼斯克 11 月已进入雪季，前往捷里别尔卡路段遇暴风雪等不可抗力可能临时封路无法通行。若道路封闭，原捷里别尔卡行程将调整为小捷里别尔卡、谢苗猫雕像及俄罗斯最北俄版麦当劳游览，且无费用可退；
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：俄式鹿肉特色餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：北冰洋景观餐厅     晚餐：摩尔曼斯克餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">摩尔曼斯克当地特色酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -932,221 +1023,321 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 莫斯科
-[...9 lines deleted...]
-                交通：巴士+飞机
+                摩尔曼斯克
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往萨米村（约2小时）如遇雪量不够厚则无法安排拉雪橇及香蕉船无费用可退，敬请谅解；
+                <w:br/>
+                喂养驯鹿（约15分钟，需自购食材）,驯鹿拉雪橇（拉一圈约4-5分钟）,雪地香蕉船（拉一圈约4-5分钟）
+                <w:br/>
+                ⊙萨米村特色午餐
+                <w:br/>
+                ⊙返回市区
+                <w:br/>
+                ⊙帝王蟹特色海鲜餐
+                <w:br/>
+                ⊙第三次追光（约2小时）
+                <w:br/>
+                温馨提示：享用帝王蟹的餐厅会根据餐厅实际预约的情况来安排，也有可能安排在捷里别尔卡地区的餐厅享用，最终确认以最终安排为准，海鲜菜品受当日捕获情况影响，若无法供应，将置换同价值其他食材，无差价退费。
+                <w:br/>
+                交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：俄式团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">莫斯科豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：萨米村午餐     晚餐：帝王蟹特色餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯科 - 北京
-[...7 lines deleted...]
-                后送前往莫斯科机场，乘坐飞机返回北京；
+                摩尔曼斯克-莫斯科
+                <w:br/>
+                参考航班：SU1325 20:40-23:05，飞行约2h25m
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙北方舰队博物馆（入内，约40分钟）如遇关闭则更改为州立博物馆
+                <w:br/>
+                ⊙列宁号破冰船及北极地标打卡（总计外观约30分钟）
+                <w:br/>
+                ⊙阿廖沙雕像（远观约10分钟）受装修影响无法近距离观赏则安排远观
+                <w:br/>
+                ⊙乘坐飞机返回莫斯科
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：可自由选择参加雪地摩托车、冰浮、实弹射击、狗拉雪橇等冰雪项目
                 <w:br/>
                 交通：巴士+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">夜宿飞机上</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：摩尔曼斯克餐厅     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">莫斯科四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京 - 全国各地
-[...1 lines deleted...]
-                早晨0855抵达北京，后转机返回全国各地，结束境外旅程，自行返回温暖的家。
+                莫斯科-北京
+                <w:br/>
+                参考航班：CA910 20:10-08:30+1或CA754 17:25-05:45+1，飞行约7h20m
+                <w:br/>
+                ⊙爱国者公园（入内约1小时）
+                <w:br/>
+                ⊙武装力量大教堂（入内约30分钟）
+                <w:br/>
+                ⊙结束行程
+                <w:br/>
+                ⊙乘坐飞机返回北京
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：莫斯科餐厅     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                北京-全国各地
+                <w:br/>
+                ⊙抵达北京，转盘处结束行程
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1210,127 +1401,123 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆ 行程所列国际机票，全国各地-北京往返联运机票含税（具体联运信息以咨询销售为准），北京-莫斯科往返国际段机票含税；
-[...11 lines deleted...]
-                ☆ 全程专业出境领队中文服务；
+                1.机票：行程所列团队经济舱机票含税；
+                <w:br/>
+                2.签证：俄罗斯团队免签名单或俄罗斯个人免签（所需资料见以下）；
+                <w:br/>
+                3.酒店：行程所列酒店或同级酒店标准间住宿（散拼团队安排同性别客人入住同一间房，不能保证夫妻同住一间房。因旅游旺季、节庆、当地会展等特殊情况房源紧张有可能变更住宿地点，旅行社保证所提供的酒店将不低于上述酒店标准）；
+                <w:br/>
+                4.用餐：行程所列早午晚餐，早餐为酒店内早餐，正餐为中式用餐标准为8菜1汤，中餐10美金，俄餐15美金，餐食如自弃款项不退；
+                <w:br/>
+                5.当地交通：根据人数提供旅游巴士保证1人1座，配备专业司机；
+                <w:br/>
+                6.景点首道门票：萨米民族村、驯鹿拉雪橇及雪地香蕉船、北方舰队博物馆（如景点因节日、政府行为、自身行为等原因关闭，旅行社则安排其他景点替代）；
+                <w:br/>
+                7.服务：全程专业出境领队服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆境外司导服务费700元人民币/人；
-[...15 lines deleted...]
-                ☆ 个人旅游意外保险（建议购买）；
+                1.服务费：1000元人民币/人（报名时需与团费一起缴纳）；
+                <w:br/>
+                2.单房差：700元/间/晚（需提前确认是否可补）；
+                <w:br/>
+                3.酒水饮料、洗衣、通讯、行李搬运、司机服务费等，出入境的行李海关税，超重行李托运费、管理费等；
+                <w:br/>
+                旅游者因违约、自身过错、自由活动期间行为或自身疾病引起的人身和财产损失；
+                <w:br/>
+                4.行程以外观光节目或自费活动项目；
+                <w:br/>
+                5.其他未约定由旅行社支付的费用（如：单房差、机场候机或转机期间及火车上的餐饮、因不可抗力产生的额外费用等）；
+                <w:br/>
+                6.个人旅游意外保险（建议客人自行购买）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1551,174 +1738,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                赴俄罗斯旅游须知
-[...63 lines deleted...]
-                本产品供应商为：北京浪漫天下国际旅行社有限公司，许可证号：L-BJ-CJ-00786。此团15人以上成团，为保证游客如期出发，我社将与其他旅行社共同委托北京浪漫天下国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由北京浪漫天下国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息或者无损失效证件而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.客人同意旅行社无偿使用本行程中领队/旅行社工作人员所拍摄的集体照片或个人照片，旅行社承诺该类照片仅用于旅行社及关联公司进行相关的合法宣传推广，不作任何损害客人合法权益的行为。 
+                <w:br/>
+                3.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期的，则按《出境旅游组团合同》第13条约定执行。
+                <w:br/>
+                4.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点游览顺序作合理的调整。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.报名以订金为准，订金6000元/人；团款余额最晚支付日为团队出发前8个工作日；
-[...11 lines deleted...]
-                出发前8天内要求退团，产生全部损失，所有团款不退，此外还须赔偿500元/人旅行社业务预订损失费。
+                1.报名以订金为准，订金8000元/人；团款余额较晚支付日为团队出发前10个工作日；
+                <w:br/>
+                2.退团说明：游客报名后因故不能参加本次旅游，出发前30天退团或换人参团，不产生损失（如已出机票和签证等，要承担改签费用）；
+                <w:br/>
+                如果出发前21-29天确认退团，游客须承担大小交通及订房等损失费5000元；出发前11-20天确认退团，产生损失6000元；出发前9-10天确认退团，产生全部损失，所有团款不退，此外还须支付600元/人旅行社业务预订损失费。
+                <w:br/>
+                退票说明：本行程采用团队机票，根据航空公司规定，该团队机票及税不退、不改、不签。请您慎重选择出行日期，以免造成损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1765,51 +1888,57 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.有效期不少于6个月的因私护照扫描件；</w:t>
+              <w:t xml:space="preserve">
+                1.有效期不少于6个月的因私护照首页清晰的扫描件（完好无污损）；
+                <w:br/>
+                2.自费签证无费用增减必须确认有返回中国之有效签证
+                <w:br/>
+                温馨提示：所有出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1849,51 +1978,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>