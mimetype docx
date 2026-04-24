--- v2 (2026-03-05)
+++ v3 (2026-04-24)
@@ -402,52 +402,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】中国国航深圳直飞，可+500/人起申请全国联运；约堡-开普敦，花园大道乔治-约堡两段内陆飞机，减少旅途疲惫
                 <w:br/>
                 【酒店标准】花园大道特色酒店+四星酒店；升级一晚太阳城内四星酒店
                 <w:br/>
                 【餐食标准】中式餐+当地餐+太阳城内晚餐+中式原只龙虾餐+鸵鸟餐+生蚝餐+酒园区品酒
                 <w:br/>
                 【行程亮点】此生必去|在世界的尽头看风景
                 <w:br/>
-                最IN玩法：打卡世界上最美的悬崖公路查普曼公路；
-                <w:br/>
                 深度酒庄：南非最古老葡萄园酒庄，品尝当地美酒；
                 <w:br/>
                 非洲之最：打卡非洲好望角，一睹大西洋印度洋交汇胜景；
                 <w:br/>
                 【升级玩法|双项海陆空】
                 <w:br/>
                 双海：豪特湾游船出海追逐海豹|花园大道奈斯纳游船；
                 <w:br/>
                 双陆：比林斯堡追逐非洲五霸|QQ在线最萌宠物企鹅滩；
                 <w:br/>
                 双空：缆车登顶好望角|南非地标信号山俯瞰全景
                 <w:br/>
                 【出行好礼】赠送万能转换插头+南非伴手礼南非国宝茶
                 <w:br/>
                 【便捷签证】我司为南非诚信旅行社计划(TTOS)电子签送签旅行社
                 <w:br/>
                 仅需提供护照首页扫描件+南非签证资料表（无业人员资料另议）
                 <w:br/>
                 无需销签，方便快捷，助您出行
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -667,51 +665,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 约翰内斯堡 - 比勒陀利亚 - 太阳城
                 <w:br/>
                 上午：抵达约翰内斯堡后，导游接机，驱车前往比勒陀利亚，参观【先民纪念馆】（入内，约1小时）。先民纪念馆是南非最大的纪念馆（高41米），同时，它也是1994年后，南非政治舞台认真遵循国家改建和发展计划的最好的证明。先民纪念馆自1949年建立至今，获得了无数的奖项，并在2006年的时候，荣获非洲最佳博物馆的称号。纪念馆由64块雕刻有四轮马车的花岗岩围绕而成，它描述了先驱们早期历史的各种场景。这些马车，每辆高2.7米，象征性地保护着纪念馆免受攻击。
                 <w:br/>
                 车览【联合大厦】、【联合广场】、【市政厅】等。
                 <w:br/>
-                下午：驱车前往南半球最大的娱乐度假村--【太阳城】（游览时间约2小时），参观太阳城内景观：王宫饭店（不入内）、失落城，以及地震桥，感受地震来临时的轰鸣等。位于南非内陆的太阳城以豪华而完整的设备，及浑然天成的自然美景，吸引着世人的目光，是无数人心目中的神秘世外桃源。城内各种自费娱乐设施多不胜数：迷城皇宫、人工湖和热带雨林等。
+                下午：驱车前往南半球最大的娱乐度假村--【太阳城】（游览时间约2小时），参观太阳城内景观：王宫饭店（不入内）、失落城，以及地震桥，感受地震来临时的轰鸣等。位于南非内陆的太阳城是建在非洲原始的丛林里的如美国拉斯维加斯般的娱乐中心，也同样以豪华而完整的设备，及浑然天成的自然美景，吸引着世人的目光，是无数人心目中的神秘世外桃源。城内各种自费娱乐设施多不胜数：豪华DU城、迷城皇宫、人工湖和热带雨林等。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式午餐     晚餐：太阳城内晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1431,65 +1429,65 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、签证标准：南非 TTIS 团队电子旅游签证。
-[...13 lines deleted...]
-                8、保险标准：旅行社责任险。
+                签证标准：南非 TTOS 团队电子旅游签证。
+                <w:br/>
+                机票标准：深圳起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）。
+                <w:br/>
+                酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）。
+                <w:br/>
+                用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12 人一桌，餐标六菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）。
+                <w:br/>
+                景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
+                <w:br/>
+                用车标准：空调旅游巴士。（视人数而定，保证1人最少1个座位）
+                <w:br/>
+                导游司机标准：境外专业司机和中文导游或司机兼导游。。
+                <w:br/>
+                保险标准：旅行社责任险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1497,67 +1495,65 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
                 2、全程单房差 RMB5000；
                 <w:br/>
-                3、境外司机导游服务费RMB1000;
-[...15 lines deleted...]
-                11、中国大陆以外的护照须加收 RMB1000/人的机票附加费用；
+                3、行程表以外行程费用；
+                <w:br/>
+                4、行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                5、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6、旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8、游客人身意外保险；
+                <w:br/>
+                9、客人往返出境口岸的一切费用；
+                <w:br/>
+                10、中国大陆以外的护照须加收 RMB1000/人的机票附加费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1712,50 +1708,630 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">比林斯堡野生动物园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘坐四驱敞篷车，追踪野生动物的足迹，享受置身莽茺的乐趣。（野生动物出没属不可控制因素，不保证一定看到非洲五霸）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开普敦直升机观光</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大西洋线路，乘直升机俯瞰绿点球场，Sea Point，Xlifton，camps bay，十二门徒峰，Llandudno，豪特湾。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 220.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无憾增项 信号山夜景 +马来区+查普曼公路+东印度公司花园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                无憾增项
+                <w:br/>
+                信号山夜景 +马来区+查普曼公路+东印度公司花园（四选三）
+                <w:br/>
+                信号山 
+                <w:br/>
+                是被誉为世界三大夜景之一的开普敦夜景最佳观赏地点。 
+                <w:br/>
+                查普曼公路 
+                <w:br/>
+                誉为世界最壮美的海景公路，悬崖边凿出来的公路，一侧为垂直山体，一侧濒临大西洋，10 余公里长，拥有 114 个弯道，180 度全角展示大西洋， 众多知名汽车品牌，例如宝马 奔驰 法拉利等广告拍摄地。 
+                <w:br/>
+                马来区 
+                <w:br/>
+                网红打卡地，糖果色的房屋，仿佛置身于童话世界，这里没有名车豪宅，朴实的建筑配以热烈的色彩， 大胆明快的风情折射的是更多真实的生活。一幢幢美妙的糖果色建筑人见人爱，让相机快门不自觉的为之跳动。 
+                <w:br/>
+                东印度公司花园 
+                <w:br/>
+                开普敦政治宗教中心，置身于参天树木之中，松鼠，鸽子，大雁无不展现和谐之处
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">齐齐卡玛国家公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                以齐齐卡马山为中心，有 100 公里长的海岸线。岸边是原始的荒野、奇特岩石的悬崖峭壁和狭长孤立的 
+                <w:br/>
+                美丽海滩。茂密的原始森林沿着河谷生长为其特色。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">厄加勒斯角 (Cape Agulhas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">全鲍宴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                南非鲍鱼素有海味之冠称号，自古以来就是不可多得的极品美食，个头喜人，品质极佳，一直收到美食 爱好者的追捧
+                <w:br/>
+                南非参考菜单：①每人一只-蚝油原只 6-7 头“鲍鱼” ②野生“鲍”鱼汤 ③姜葱炒鲜“鲍” 
+                <w:br/>
+                ④“鲍”丝炒时菜 ⑤“鲍”丝蒸鱼等 
+                <w:br/>
+                温馨提示：由于每一家餐厅的全鲍宴菜单不一样，请以实际当地的餐厅菜单为准。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1978,51 +2554,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2195,50 +2771,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>