--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -2185,51 +2185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>