--- v2 (2026-04-27)
+++ v3 (2026-07-16)
@@ -392,51 +392,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 特色交通：广州直飞万象，双飞双动，体验“一带一路”中老铁路
                 <w:br/>
                 ★ 贴心安排：全程专业领队+中文导游悉心陪同、照料
                 <w:br/>
-                ★ 舒心住宿：全程3晚当地四星度假酒店，特别升级2晚当地五星度假酒店
+                ★ 舒心住宿：全程5晚当地五星度假酒店
                 <w:br/>
                 ★ 经典打卡：塔銮寺、凯旋门、香昆寺、坦普坎溶洞、蓝色泻湖、普西山、光西瀑布、大皇宫博物馆、香通寺
                 <w:br/>
                 ★ 尊贵享受：国花占巴花接机仪式+琅勃拉邦僧侣布施仪式
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -723,63 +723,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                坦普坎溶洞-蓝色泻湖-动车去拉邦-普西山-古城夜市
+                坦普坎溶洞-蓝色泻湖-南松河长尾船漂流-动车去拉邦-普西山-古城夜市
                 <w:br/>
                 早餐后，前往探秘【坦普坎溶洞】（约60分钟）19 世纪初它曾是抵御云南穆斯林攻击的地堡，通过石灰岩壁开凿的豁口可以欣赏到河谷绚丽的景色和远处的万荣小镇。溶洞探险可能没有中国开发的那么精致，但一定可以让你体验最为原生态的景色。【蓝色泻湖】（约60分钟）从溶洞流出的水令泻湖耀眼，人们争相到此，跳入蓝色的湖水中享受清凉，有小桂林之称，属于喀斯特地貌，‘蓝色泻湖’就在坦普坎溶洞口处，‘蓝色泻湖’的水都是从坦普坎溶洞里流出来的。
                 <w:br/>
+                前往【南松河长尾船漂流】在清澈见底的天然河道里畅游，有惊却无险，两岸尽是奇山异石、青山绿水，人到此处像是置身于一副灵动的山水画卷之中，躺在潺潺流水中仰望蔚蓝的天空，舒展身心、天人合一，尽享逍遥与自在。
+                <w:br/>
                 随后搭乘通向梦想的铁路--中老国际铁路，用心品读中老铁路建设的高标准，用镜头和妙笔记录传播中老铁路的发展变化，奔赴千年古都【琅勃拉邦】这里民风纯朴，自然生态保护完好，走进世界自然文化双遗产，也走进了中世纪开始延续至今的当地生活。 曾经的法属殖民地，竟能让西方的浪漫和东方文化在此融合，这也成了琅勃拉邦的独特之处。也称得上是整个东南亚最有品味、最上镜的小城。
                 <w:br/>
                 傍晚时分登临【普西山】（约90分钟）来到古城最佳俯瞰点，坐在山顶，举目闲望，观赏古城全景，感受琅勃拉邦全城制高点壮美的日落夕阳景致！细细品味老挝赐予的无尽的恬静与和谐，老挝她的美来的不动声色，却能走入人心。
                 <w:br/>
                 晚上自由活动【古城特色夜市】琅勃拉邦的古城反映了19-20世纪欧洲殖民者建造的传统建筑与城市结构相融合的风格。 它独特的镇区保存十分完美，表现了两种截然不同的文化传统的融合。夜市热闹非凡，富有当地特色的手工艺，琳琅满目，物美价廉，在这里您不仅可以淘到自己喜欢的小玩意儿，还可以与淳朴善良的当地人交流，摊主会对您报以灿烂的笑容。
                 <w:br/>
                 交通：动车
                 <w:br/>
-                景点：坦普坎溶洞-蓝色泻湖-动车去拉邦-普西山-古城夜市
+                景点：坦普坎溶洞-蓝色泻湖-南松河长尾船漂流-动车去拉邦-普西山-古城夜市
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -809,84 +811,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                特色民俗僧侣布施-古城早市-光西瀑布-非遗文化中心
-[...13 lines deleted...]
-                景点：特色民俗僧侣布施-古城早市-光西瀑布-品尝老挝咖啡
+                特色民俗僧侣布施-古城早市-大皇宫博物馆-光西瀑布-湄公河游船
+                <w:br/>
+                参加【僧侣布施】，5:30出发。布施是老挝人一天美好生活的开始，这是小乘佛教国家特有文化习俗，这道静谧而肃穆的风景已经延续了半个世纪，千百年来刮风下雨从未间断。与当地人一同跪拜在地，静静守候着赤足前行的僧侣们的到来，对数千名僧侣进行布施，体验老挝人民对于宗教的虔诚与信仰，每个新的一天都是从给予与奉献开始。布施活动，不管是对孩子、还是成人而言，都是值得深深回味的一幕。
+                <w:br/>
+                要想了解当地文化，必定要去他们的早市场看看！【琅勃拉邦古城早市场】，老挝的特殊地理位置和综合当地人的饮食习惯，您可以看一出最活色生香的当地生活纪录片，漫步在法式风情的小道上，迷人的小洋楼、怀旧的古董车、成排的古树、饱含故事的陶泥地砖，尽享岁月静好的漫时光。亲身去感受最最最平凡却又最渴望的一种的无忧无虑生活。您走进世界双文化遗产，也走进了中世纪开始延续至今的当地生活。
+                <w:br/>
+                前往老挝西萨旺冯国王的皇宫【王宫博物馆】（游览约90分钟），始建于1904年，位于琅勃拉邦古城中央，处于普西山与湄公河之间，原本是西萨旺冯国王以及此后历代国王的寝宫。1975年，老挝废除君主制，成立老挝人民民主共和国，将该王宫改为国家博物馆供人们参观，是琅勃拉邦古城最为著名的景点之一。王宫博物馆建在一个多层的平台上，整体采用老挝传统建筑以及法国学院派（French Beaux Arts）建筑风格，呈双重十字架形，气势宏伟，建造奢华，主要由会议室、接待厅、储藏室等建筑构成。
+                <w:br/>
+                游览老挝排名第一的瀑布【光西瀑布】（游览约90分钟）。光西瀑布是老挝著名的旅游景点之一。坐落于东南亚原始树林中，瀑布总高100米，飞落直下一个个浅绿的碧玉潭。站在瀑布前，清凉的水珠扑面而来。是全球十大天然游泳池，三到四层大的瀑布群，在不同的时候，它拥有不同的美丽。旱季的时候是纤细秀雅的精致的美丽。其山间泉水如海水一样湛蓝，可纵情跳入天然森林泳池和国外友人一起玩闹戏水（自备泳衣）。
+                <w:br/>
+                特别安排：【湄公河游船】日落前搭乘，游船在湄公河上逆流而上，欣赏湄公河两岸异域风情，品尝当地水果、老挝啤酒。享受属于这里的生活气息，恬淡而慵懒。以一种别样视角来感受琅勃拉邦的风情。
+                <w:br/>
+                景点：特色民俗僧侣布施-古城早市-大皇宫博物馆-光西瀑布-湄公河游船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：特色小火锅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">琅勃拉邦当地酒店参考： 琅勃拉邦华天国际大酒店(Huatian International Hotel)、琅勃拉邦首驿酒店(E-outfitting Vangthong Hotel)、琅勃拉邦香颂酒店(Luang Prabang Chanon Hotel)或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -897,84 +897,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大皇宫博物馆-香通寺-帕侬村寨-动车回万象-老挝人家
-[...3 lines deleted...]
-                前往参观【香通寺WatXiengThong】（约60分钟）香通寺浓缩了琅勃拉邦古老的寺庙建筑风格。香通寺是由塞塔提拉王兴建于1560年，一直受王室保护至1975年1887 年遭到破坏,。1928年在SisvangVong（西萨旺冯）国王的干预下，得到了修复。
+                土特产中心-香通寺-帕侬村寨-动车回万象
+                <w:br/>
+                早餐后，前往【土特产中心】这里是推广老挝当地历史和非遗文化的重要窗口，可以观看老挝民族舞蹈-南旺舞；还可以品尝老挝特色咖啡。
+                <w:br/>
+                前往【香通寺】（约40分钟），香通寺，琅勃拉邦城规模最宏伟、地位最崇高、保存最完好的寺庙。它与王宫紧密相连，是皇室所有重大仪式的举行地。在1560年由塞塔提那国王建造，1975年以前都是王室的私有资产。
                 <w:br/>
                 前往参观【帕侬村寨】织布文化是老挝民间自古至今最传统的文化，他们采用天然植物作为原材料和染料来制作布料，使用最古老最原始的手工艺做法；帕侬村是其中最有特色最富有的村寨，以前是给皇宫做专供黄金、布料、药材等，汇集了老挝传统民族的文化和风情。
                 <w:br/>
-                中餐后乘动车前往老挝首都——【万象】，乘坐舒适大巴前往市区，沿途介绍当地风土人情，观赏万象城市景色。从入夜时分开始，慢慢了解这座城市的缤纷和安逸，以及这个国家的恬静之美!估计 与每个人想象中的现代化大都市相差甚远，让人简直不敢相信眼前就是老挝首都万象。 
-[...1 lines deleted...]
-                前往【老挝人家】去万象当地人家里拜访做客，大家看一看真正的老挝也并不全部都是穷人，还是有很多富裕家庭的，也让大家了解一下真正的老挝是怎么样的。
+                乘列车前往老挝首都【万象】。万象是一座历史古城，自16世纪中叶塞塔提腊国王从琅勃拉邦迁都至此后，这里一直是老挝政治、经济和文化中心。由于城市沿湄公河岩延伸发展，呈新月形，因此成象又有“月亮城”之称。
                 <w:br/>
                 交通：动车
                 <w:br/>
-                景点：大皇宫博物馆-香通寺-老挝民族风情园-动车回万象-神木博物馆
+                景点：土特产中心-香通寺-帕侬村寨-动车回万象
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">万象当地酒店： 万象生活中心地标酒店(Landmark Vientiane Life Center)、 洛占巴酒店(Dorkjumpa Hotel)、万象天阶酒店(Sky City Hotel)、常青花园酒店(Thanathep Hotel)或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -985,59 +983,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                土特产中心--综合店--送机
-[...1 lines deleted...]
-                早餐后前往参观【土特产中心】（约90分钟）主营老挝当地土特产等，前往游览【综合店】（约90分钟）展示了老挝著名的特色工艺品和老挝的宝石，可以挑选一件称心的礼物。
+                老挝人家-综合店-送机
+                <w:br/>
+                早餐后，前往【老挝人家】去万象当地人家里拜访做客，大家看一看真正的老挝也并不全部都是穷人，还是有很多富裕家庭的，也让大家了解一下真正的老挝是怎么样的。
+                <w:br/>
+                前往【综合店】（约90分钟）为亲朋好友选购一份心意。
                 <w:br/>
                 送机—旅行的意义就是发现无限未知的美好，所有美好的回忆都源于“原来是这样”和“我想去看看”，短短几天无法彻底了解这是怎样一个地方，却可以让我们初探这个神秘世界，我在老挝等你，期待与你的下次相约!
                 <w:br/>
                 交通：飞机
                 <w:br/>
-                购物点：土特产中心--综合店
+                购物点：老挝人家-综合店-送机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1114,110 +1114,110 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：广州-万象往返经济舱机票（含机票税费，托运行李额15KG/人，团队开票，不退不改，请谅解）；万荣-动车-琅勃拉邦，琅勃拉邦-动车-万象，全程飞机+动车。 
                 <w:br/>
                 2.门票：行程中所列景点首道大门票（景区内娱乐项目自理，赠送项目不去不退费）；
                 <w:br/>
                 3.用餐：含5早5正餐，早餐均为酒店自助餐，正餐餐标40元/人（10 人一桌，八菜一汤或自助餐，不含酒饮）；特别升级琅勃拉邦水上田园餐。
                 <w:br/>
                 4.车辆：万象9-45座空调旅游观光巴士，琅勃拉邦为世界文化遗产古城，需换乘15座商务车，万荣需乘坐当地网红嘟嘟车安排游览，保证每人一正座；
                 <w:br/>
                 5.住宿：行程内所列当地酒店住宿，两人一间，全程不提供自然单间与三人间，如需单住请补房差；由于不同区域的游客对酒店标准的认知存在偏差，请抱持入乡随俗的闲适旅游心情，敬请谅解！
                 <w:br/>
                 6.导游：广州起止中国持证领队+老挝当地华语导游服务；
                 <w:br/>
                 7.保险：旅行社责任险；
+                <w:br/>
+                8.导游及司机小费、境外杂费580元/人（报名时请随团费一并支付）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.导游及司机小费、境外杂费580元/人（报名时请随团费一并支付）
-[...11 lines deleted...]
-                7.行程中未提及的其他费用；凡景区、餐厅、服务站等场所内设有购物店，不属于我社安排的购物店，谨慎购买，如购买记得索要发票以免上当受骗。
+                1.旅游人身意外保险（强烈建议客人自行购买） 
+                <w:br/>
+                2.单房差；以两位成人共用一房为原则；不提供自然单间，如产生单人请补房差800元/人 
+                <w:br/>
+                3.12岁以下小孩不占床另加收¥1000/人，占床另加收¥1500/人；12-18 岁必须占床，加收¥1500/人；
+                <w:br/>
+                4.持港澳台护照及外籍护照客人，报名需加收1000/人，外籍客人自备签证，并确保有再次入中国签证。
+                <w:br/>
+                5.个人消费及行程外私人所产生的个人费用等。（如：酒店内洗衣、电话、行李物品保管费、自由活动期间的餐食费   和交通费、交通延误、取消、意外事件或战争、罢工、自然灾害等不可抗拒因素导致的额外费用、因旅游者违约、自身过错、自身疾病导致的人身财产损失、自费选择项目、以及旅游费用合同内容以外的所有费用）； 
+                <w:br/>
+                6.行程中未提及的其他费用；凡景区、餐厅、服务站等场所内设有购物店，不属于我社安排的购物店，谨慎购买，如购买记得索要发票以免上当受骗。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1439,496 +1439,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...444 lines deleted...]
-              <w:t xml:space="preserve">导游及司机小费、境外杂费580元/人（报名时请随团费一并支付）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2185,51 +1739,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2402,108 +1956,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
-    <w:uiPriority w:val="99"/>
-[...56 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>