--- v1 (2025-12-25)
+++ v2 (2026-05-31)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【趣云水谣 纯玩】福建动车4天 ▏旅拍鼓浪屿 ▏海上看金门游船 ▏打卡山海健康步道 ▏ 曾厝垵 ▏航拍环岛路 ▏南靖云水谣古镇行程单</w:t>
+        <w:t xml:space="preserve">【C位云水谣 纯玩】福建动车4天 ▏旅拍鼓浪屿 ▏帆船出海 ▏打卡山海健康步道 ▏海上明珠塔塔  ▏航拍环岛路 ▏南靖云水谣古镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -392,51 +392,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 品质纯玩：广东成团，0购物0必消，导游全程跟进，每人每天/支水，品质出游。
                 <w:br/>
                 海上花园：漫步鼓浪屿，找猫、找路、找风景、找历史、找美食，专属你的浪漫时光。
                 <w:br/>
-                台海情缘：搭乘【海上看金门游船】贴近海上军事分界线，近距离看金门前沿列岛。
+                帆船出海：升帆、拉帆亲身体验水上运动的激情与魅力，亲近大海。
                 <w:br/>
                 趣云水谣：幽长古道，百年老榕，神奇土楼，灵山碧水，风景如画。漫步在铺满鹅卵石的溪边，看流水潺潺、白鸭慢步、榕树垂柳，感受清新自然的田园风光。
                 <w:br/>
                 特别安排：专业摄影师鼓浪屿旅拍，赠送旅拍底片，环岛路一国两制沙滩航拍。
                 <w:br/>
                 酒店随心：3晚舒适（网评四钻）/豪华酒店（网评五钻）温馨度假，感受厦门美景。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -559,88 +559,86 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南→深圳北→厦门/厦门北
+                广州南→深圳北→厦门→海上明珠塔→中山路
                 <w:br/>
                 上午：广州南站乘高铁前往深圳北，后换成动车前往厦门。
                 <w:br/>
-                下午：抵达后接团，安排入住酒店休息，晚上可自由安排。
-[...1 lines deleted...]
-                晚上推荐景点：可自行前往【中山路】—厦门最老牌的商业街，吃特色小吃烧肉粽、花生汤、沙茶面、土笋冻一定会让您大饱口福。
+                下午：抵达后导游接团，前往游览【海上明珠塔】（游玩约2小时）：是厦门标志性建筑，集气象 监测预警、气象科普、旅游观光于一体。塔内设有非物质文化遗产馆以及360度全景鸟瞰海上花园观景台。登上195米内可俯揽到悬浮式吊桥海沧大桥，厦门美丽的白鹭洲公园，中国的台商投资区湖里区，小三通邮轮码头，远华赖昌新以前的走私油库等····塔内设有高倍望远镜感受台海金门风光俯揽无遗！【赠送闽南功夫茶歇】（以景区当天安
+                <w:br/>
+                排标准为准）将闽南传统茶文 化与高空观景体验深度融合，成为访客逛展、观影后放松休憩 的 “山中茶秘境”，也是感受厦门 “慢生活” 的独特窗口。后前往【中山路步行街】（自由活动为主）：中山路最吸引人的，是它两侧连绵不断的骑楼建筑群。这些建筑大多是上世纪二三十年代华侨回乡所建，融合了闽南红砖古厝与南洋建筑的特色，以粉红和乳白为主色调，形成了独特的风景线。后入住酒店休息。
                 <w:br/>
                 中山路美食推荐：
                 <w:br/>
                 1、1980中山路肉粽店，地址：思明区中山路353号(近工人文化宫)；
                 <w:br/>
                 2、叶氏麻糍，地址：局口街入口对面的工商银行门口，流动摊车，下午16:00营业；
                 <w:br/>
                 3、黄则和花生汤，地址：中山路22-24号(肯德基对面)，特色：花生汤、韭菜盒、年糕；
                 <w:br/>
                 4、大中沙茶面，地址：思明区中山路49号(和凤街口)，中山路巴黎春天对面的巷子里；
                 <w:br/>
                 5、浮屿大同鸭肉粥，地址：厦禾路174号(大同小学对面，开禾路口公交车站附近）；
                 <w:br/>
                 6、八婆婆烧仙草，地址：思明区太平路22号；
                 <w:br/>
                 7、莲欢海蛎煎，地址：思明区中山路局口街局口横巷33号之二(近思明南路)；
                 <w:br/>
-                ps：客人抵达后，由司机安排送回酒店，自行办理入住手续和交付前台押金（此押金客人退房后凭收据由酒店退回）地接导游在晚上21:00前通知客人第二天接团时间和集合地点。
-                <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 4、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知！
                 <w:br/>
-                【短信通知】出发前一天，旅游客服会提前给您发短信通知，抵达后我们会安排专车把您接送至酒店（无导游）；
+                【短信通知】出发前一天，导游会提前给您发短信通知，抵达后导游接站；
                 <w:br/>
                 【酒店入住】酒店出示身份证件办理入住手续，按照酒店要求自行缴纳入住押金。退房时客人自退押金；
                 <w:br/>
                 【导游对接】导游白天带团，下团后，大概19:00-22:00之间会以短信或电话通知您次日集合时间地点，请保持手机畅通，如若超时无人联系，可以及时咨询对接客服；
                 <w:br/>
                 交通：高铁/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
@@ -763,89 +761,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南普陀寺→山海步道→鼓浪屿
-[...3 lines deleted...]
-                下午：乘坐轮渡前往世界文化遗产、国家5A级景区【鼓浪屿】（轮渡时间约20分钟，游玩3小时）网红景点旅拍（赠送精美旅拍底片）游览南洋风情别墅群，感受异国风情的建筑风格，领略鼓浪屿的历史韵味。参观【毓园】为纪念林巧稚大夫而建的园林，她是我国现代妇产科医学的奠基人。打卡【鼓浪屿最美转角】电视剧《转角遇到爱》的取景地，如今已经成为游客打卡拍照的圣地，还有许多新人来此拍摄婚纱照。漫步鼓浪屿上的主要商业街【龙头街】品尝当地小吃。特别安排赠送【鼓浪屿岛上·品下午茶】。还可前往【港仔后海滨浴场】拥有鼓浪屿最美的海滩，是景好、砂好、水质好、气候好的理想天然海滨；集合时间地点乘轮渡出岛，返回酒店休息。
+                南普陀寺→鼓浪屿
+                <w:br/>
+                上午：酒店早餐后，闽南著名寺院【南普陀寺】（游玩约1小时）：闽南佛教圣地之一，始建于唐朝，因其供奉观世音菩萨，与浙江普陀山观音道场类似，又在普陀山以南而得名"南普陀寺"。后外观著名学府【厦门大学】（可自行前往学校大门自拍留影）。后乘坐轮渡前往世界文化遗产、国家5A级景区【鼓浪屿】（轮渡时间约20分钟，全程游玩3小时）：特别安排网红景点旅拍（赠送精美旅拍底片5张），游览南洋风情别墅群，感受异国风情的建筑风格，领略鼓浪屿的历史韵味。后参观为纪念林巧稚大夫而建的园林【毓园】。
+                <w:br/>
+                下午：打卡【鼓浪屿最美转角】电视剧《转角遇到爱》的取景地，如今已经成为游客打卡拍照的圣地，还有许多新人来此拍摄婚纱照。漫步鼓浪屿上的主要商业街【龙头街】品尝当地小吃特产。赠送【鼓浪屿下午茶】。还可前往【港仔后海滨浴场】拥有鼓浪屿最美的海滩，是景好、砂好、水质好、气候好的理想天然海滨。适时乘轮渡出岛，
+                <w:br/>
+                晚餐：品尝【闽南风味餐】。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1)上鼓浪屿的时间以船务公司确认的票务时间为准，到时行程可能会前后调整；
                 <w:br/>
                 2)鼓浪屿上严禁导游使用扩音器，为了您能听到详细讲解，建议客人自行租用无线耳麦20元/人起；
                 <w:br/>
                 3)鼓浪屿上新世海等特产店、小吃店遍布，游客购买为个人自愿商业行为，以旅行社无关；
                 <w:br/>
                 特别提醒：上鼓浪屿时必须携带本人身份证等有效证件，小童必须带户口本。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：鼓浪屿耳麦20元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：30元/人     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：30元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">金桥花园/大亿颐豪/柏纳/金瑞佳泰/宜尚/君帝湾/亨龙花园/君诚酒店/同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -856,55 +856,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海上看金门游船→曾厝垵→航拍环岛路→厦门北→广州南
-[...3 lines deleted...]
-                下午：沿途【彩色环岛路】途观世界上最漂亮的马拉松赛道、欣赏无限海岸风光；赠送航拍打卡【一国两制沙滩】（约15-20分钟）。【曾厝垵】（游玩1小时）琳琅满目的商品、丰富美味的小吃、悠闲舒适的环境，让你体验一把文艺青年的浪漫生活。随后送厦门高铁站，乘动车前往深圳北，需返回广州南的客人自行换乘高铁返回广州南（晚餐于动车上自行安排）结束愉快行程。
+                帆船出海→曾厝垵→航拍环岛路→厦门北→广州南
+                <w:br/>
+                上午：早餐后前往【帆船中心-帆船出海体验】（出海时间约40分钟），海天一色的蓝色天堂，升帆、拉帆亲身体验水上运动的激情与魅力！将烦恼、疲倦和困惑统统抖落在容纳百川的大海里 (注1：如因天气原因无法乘坐帆船，厦门当地安排现退门票费用30元/人；2、乘坐帆船须携带相应证件登记)。后前往打卡【山海健康步道】（全程游玩约1小时），沿途体验城市独特魅力，解锁最in玩法。欣赏山海美景，网红点拍摄小视频，留下朋友圈美好的回忆。
+                <w:br/>
+                午餐：【品姜母鸭餐】。
+                <w:br/>
+                下午：乘车沿途观【彩色环岛路】：世界上最漂亮的马拉松赛道、欣赏无限海岸风光；赠送航拍打卡【一国两制沙滩航拍小视频】（全程游玩约15-20分钟）。后前往传统文艺情怀与市井烟火渔村的【曾厝垵】：（自由自活动游玩约1小时），琳琅满目的商品、丰富美味的小吃、悠闲舒适的环境，让你体验一把文艺青年的浪漫生活。随后送厦门高铁站，乘动车返程（晚餐于动车上自行安排）结束愉快行程。
                 <w:br/>
                 交通：汽车，动车/高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：30元/人     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -970,51 +972,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.住宿：厦门三晚酒店标准间，若出现单男单女，需自补房差。4钻酒店补420元/人（退房差240元/人含早餐），豪华酒店补500元/人（退房差240元/人含早餐）。
+                1.住宿：厦门三晚酒店标准间，若出现单男单女，需自补房差。4钻酒店补390元/人（退房差200元/人含早餐），豪华酒店补500元/人（退房差240元/人含早餐）。
                 <w:br/>
                 参考酒店：
                 <w:br/>
                 4钻酒店：金桥花园/大亿颐豪/柏纳/金瑞佳泰/宜尚/君帝湾/亨龙花园/君诚酒店/同级酒店  
                 <w:br/>
                 5钻酒店：翔鹭/空港佰翔/广莱美居/灵玲/伟尔/海丝艺术品佰翔琨烁/同级酒店   
                 <w:br/>
                 注：如遇节假日或特殊活动房间紧张，以出发前通知的酒店为准。响应环保政策，客房内不摆放易耗品，如有需要请致电前台。
                 <w:br/>
                 2.用餐：含3早2正，酒店含早餐，正餐餐标30元/人（小童减半）十人一桌八菜一汤（不足8人现退餐费，若不足10人一桌，则相应减少）。
                 <w:br/>
                 3.交通：深圳北-厦门北往返大交通（高铁/动车二等座）（广州出发客人含广深往返高铁票）当地空旅游车（5-55座套车，保证每人一个座位）。
                 <w:br/>
                 4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用；注：鼓浪屿过渡一经开出均不得退换，赠游项目不游不退。
                 <w:br/>
                 5.证件：交通+住酒店需人证合一，携带有效证件，小童需出生证、户口本或身份证原件。
                 <w:br/>
                 6.导游：专业地陪导游讲解服务。
                 <w:br/>
                 7.当地接待单位：福建省大游侠国际旅行社有限公司。
                 <w:br/>
                 8.人数：广东散拼成团，不成团提前三天通知改期，不作赔偿。第二天云水谣拼当地，第三天第四天厦门段广东成团，不成团提前3天通知改期，不作赔偿。
                 <w:br/>
                 9.接送：由于部分区域为含接送价格，各区域市场价格不同，广州南/深圳北价格为广州南/深圳北站起止，需自行前往不含接送，清远/肇庆/云浮/佛山/江门/花都/中山价格含出发地接送至广州南，增城价格为出发地接站至新塘站，东莞含出发地接送至深圳北。
                 <w:br/>
@@ -1336,51 +1338,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>