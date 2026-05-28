--- v2 (2026-03-05)
+++ v3 (2026-05-28)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">摩洛哥 突尼斯13天 | 3大皇城 | 舍夫沙万 | 丹吉尔 | 沙漠冲沙 | 骑骆驼 | 蓝白小镇 | 伯伯尔人洞穴居（广州EK）行程单</w:t>
+        <w:t xml:space="preserve">摩洛哥 突尼斯13天 | 3大皇城 | 舍夫沙万 | 丹吉尔 | 撒哈拉沙漠 | 骑骆驼 | 蓝白小镇 （广州TK）行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20250520MT1UW</w:t>
+              <w:t xml:space="preserve">AA20260611MTUW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,57 +357,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                EK363 CANDXB 0015/0405
-[...5 lines deleted...]
-                   EK362   DXBCAN  1020-4 2205
+                TK073  23:00   05:30   CAN IST
+                <w:br/>
+                TK661  08:05   09:00  IST TUN
+                <w:br/>
+                <w:br/>
+                TK620  17:15   22:05 TUN IST
+                <w:br/>
+                TK072  01:20    16:50 IST CAN
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -617,1103 +618,1140 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州
-[...1 lines deleted...]
-                21:00   （北京时间）广州白云机场集合
+                广州  ✈   伊斯坦布尔
+                <w:br/>
+                20:00   （北京时间）广州机场出境大厅集合
+                <w:br/>
+                23:15 （北京时间）TK 73搭乘土耳其航空公司班机前往伊斯坦布尔（飞行时间约11小时35分）
+                <w:br/>
+                交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州 ✈ 迪拜 ✈  卡萨布兰卡 - 马拉喀什
-[...15 lines deleted...]
-                交通：旅游巴士/飞机
+                伊斯坦布尔 ✈  突尼斯-哈马马特
+                <w:br/>
+                05:50  （土耳其时间）抵达伊斯坦布尔，不出机场转机
+                <w:br/>
+                09:00  继续搭乘土耳其航空公司TK661航班前往突尼斯（飞行时间约3小时）
+                <w:br/>
+                10:00  抵达突尼斯，导游举牌接机
+                <w:br/>
+                前往【马格里布地区最大的博物馆--巴尔多国家博物馆】（约30分钟），她可能是世界上最美的博物馆之一，收藏了从公元前九世纪至今的各时期马赛克壁画。
+                <w:br/>
+                前往【世界文化遗产地--迦太基城古城遗迹】（约1.5小时），突尼斯发源地迦太基是兵家必争之地。
+                <w:br/>
+                前往突尼斯城外的一座小城镇【被美国《国家地理杂志》评选为世界上十大浪漫小镇--蓝白小镇西迪布塞，特别安排突尼斯地标/蓝白小镇海边最有名的网红“草席咖啡屋”或“阶梯咖啡厅”品尝咖啡或薄荷茶】（约2小时），位于突尼斯市东北约20公里处的地中海南岸悬崖小镇，始建于13世纪，小镇以白墙蓝门窗的安达卢西亚风格建筑闻名，蓝白相间的房屋依山势错落分布，与地中海景观交融，留存有罗马、希腊、犹太及汪达尔等多元文明痕迹 。该镇最初由躲避宗教迫害的西班牙移民建立，后受法国殖民影响形成曲折巷弄与伊斯兰星月装饰。19世纪主体建筑群扩建，蓝白色调因当地盛产石灰且适应炎热气候，渐成突尼斯文化地标。20世纪起吸引大量艺术家聚居，街道遍布陶器、铜器等手工艺品作坊，临海咖啡馆与迦太基古城遗址共同构成其文化旅游特色。在此优美的海边小镇漫步，静享海边怡人风光。
+                <w:br/>
+                午餐后乘车前往突尼斯东北部的古城--哈马马特（车程约1小时），海边绿树成荫，气候四季皆宜，没有酷暑，也无严冬。哈马马特分老城和旅游区两个部分。老城的格局与几个世纪以前仍然一样，岁月毁坏的部分建筑也都被按原样修葺。老城由居住、经商和游览三个部分组成。从老城到旅游区，人们如同进入另外一个天地，漂亮的海滨旅馆，争奇斗艳的花卉草木，曲径通幽的人工小道，各种肤色的游人，构成一幅幅绚丽多彩的画卷。
+                <w:br/>
+                前往游览【哈马马特的雅思米新城YASMIN IN HAMAMMET】，茶吧、酒吧林立。
+                <w:br/>
+                之后入住酒店晚餐后休息
+                <w:br/>
+                交通：飞机/旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：当地晚餐或酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：地中海烤鱼午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">哈马马特海边五星酒店Mehari hammamet或Laico或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马拉喀什
-[...16 lines deleted...]
-                  酒店晚餐后休息
+                哈马马特—凯鲁万（车程约1.5小时）—艾尔杰姆（车程约1.5小时）—苏斯（车程约1小时）
+                <w:br/>
+                酒店早餐后前往伊斯兰四大圣地之一/突尼斯第四大城市--凯鲁万，位于突尼斯中部偏东地区，北距首都155公里。公元800-909年，阿格拉比德王朝在此定都，凯鲁万自此名声大噪，成为伊斯兰四大圣地之一。凯鲁万的建筑墙白如粉，门窗湛蓝，赏心悦目，城内寺庙星罗棋布，因此凯鲁万有“三百清真寺之城”的美誉。
+                <w:br/>
+                前往参观【1988年入选世界文化遗产-凯鲁万/奥克巴清真寺】（约1.5小时），又称为“大清真寺”，位于凯鲁万城中心，伊斯兰教在北非建立的第一座最大的清真寺，是北非历史最悠久、规模最大的清真寺，且是与麦加、麦地那、耶路撒冷齐名的世界四大清真寺之一，凯鲁万正因拥有此寺而被阿拉伯世界誉为第四圣城。
+                <w:br/>
+                游览【阿格拉比特蓄水池】（注意，此景点目前仍在维修，暂时不可入内。如阿格拉比特蓄水池仍然在维修中，则改成参观西迪·阿格帝陵墓Sidi Abid el Ghariani，突尼斯凯鲁万老城核心的苏非圣徒陵墓与宗教建筑群，属联合国世界遗产 “凯鲁万古城” 的重要组成部分，以蓝绿主穹顶、黑白彩绘拱廊与精致伊斯兰装饰闻名，此景点与凯鲁万大清真寺、西迪・撒哈卜陵墓同线游览，构成凯鲁万经典一日路线)。
+                <w:br/>
+                游览【西迪·撒哈卜陵墓】，西迪撒哈卜是先知穆罕默德的密友，7世纪从圣地麦加返回突尼斯。不仅带回来大量的经文，还有非常珍贵的先知的三根胡须。当地人在这位圣人去世以后，就修建了这座别致的陵墓。
+                <w:br/>
+                前往【世界文化遗产，目前在世界上保存最好的第二大斗兽场--埃尔杰姆斗兽场】（参观约1小时），该斗兽场建于公元3世纪初，是古罗马帝国在非洲留下的一座著名的辉煌建筑。不少法国著名作家如莫泊桑、福楼拜等都曾专程来此观光，并将它描述为“世界美妙绝伦的斗兽场”、“罗马帝国在非洲存在的标志和象征”。
+                <w:br/>
+                前往苏斯，抵达酒店享用晚餐及入住休息。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地庭院午餐     晚餐：当地晚餐或酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">苏斯海边五星酒店El Mouradi Palace或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马拉喀什 - 拉巴特 - 菲斯
-[...11 lines deleted...]
-                交通：旅游巴士
+                苏斯—突尼斯（车程约2小时） ✈卡萨布兰卡
+                <w:br/>
+                酒店早餐后前往风景如画的地中海花园港口【康大维港】，作为一个度假村建于1979年，在突尼斯海岸中央的坎塔维港口拥有时尚精品店，海滩，高尔夫球场和海滨餐厅，码头上富人们停泊着他们的游艇。
+                <w:br/>
+                前往【世界文化遗产-突尼斯苏斯麦地那老城】，标志性建筑――钟塔，建城已有1300多年历史，旧城还保持着古色古香的阿拉伯东方色彩，“卡斯巴”区是总理府和执政党党部所在地。
+                <w:br/>
+                前往【突尼斯的香榭丽舍大道-布尔吉巴大道】，突尼斯首都重要商业街，环境十分优雅，整条街道非常的宽阔，有着很丰富的自然景观。在这条大道上有许多突尼斯非常知名的建筑和教堂，从钟楼到麥地即旧城门的几公里路段两旁到处都是法式咖啡馆，现代商店、剧场和酒店，来突尼斯不可错过的地方。
+                <w:br/>
+                前往机场乘坐航班飞往摩洛哥第一大城市--卡萨布兰卡（具体航班待定，届时可能会根据实际航班时间调整行程顺序）
+                <w:br/>
+                抵达后入境过关，拿取行李后，前往酒店休息。
+                <w:br/>
+                交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：大西洋海鲜餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：机上晚餐或简易晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡萨布兰卡四星酒店Oum alace或Odyssee Boutique或Aday或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                菲斯 - 沃鲁比利斯 - 舍夫沙万
-[...7 lines deleted...]
-                  晚餐后入住酒店休息
+                卡萨布兰卡—拉巴特（车程约1.5小时）
+                <w:br/>
+                酒店早餐后参观【地标-哈桑二世清真寺】（入内约1小时；注意：周五及平日礼拜时间不可参观，重大节日不对外开放，且每日限时段开放。一般可以安排入内，如万一遇无法安排入内则取消而更换为逛哈布斯老城），耗资5亿多美元，占地9公顷，三分之一面积建在海上，以纪念摩洛哥的阿拉伯人祖先自海上来，整个清真寺可同时容纳10万人祈祷，是世界第三大清真寺，排在沙特的麦加和麦地那清真寺之后。
+                <w:br/>
+                参观【穆罕默德五世广场/鸽子广场】及【哈桑二世广场】（约20分钟）。
+                <w:br/>
+                漫步【迈阿密海滨大道】（约30分钟），迎着海风，瞭望蓝色大西洋，喜欢了无数国外游客前来打卡。
+                <w:br/>
+                前往【好莱坞电影拍摄地复刻--里克咖啡馆Rick’s Cafe】（外观10分钟），体会经典的北非谍影中的卡萨布兰卡。卡萨布兰卡因20世纪最伟大经典电影《卡萨布兰卡》（又名北非谍影）闻名于世，剧中男主角在卡萨布兰卡开了一间叫里克咖啡馆的钢琴酒吧。其实电影的酒吧场景全是在加州片场拍摄，直到一位曾驻摩使馆的美国商务人员在此打造了一间重现电影原味的里克咖啡馆，才让电影场景重现。
+                <w:br/>
+                乘车前往摩洛哥四大皇城之一/首都--拉巴特，濒临大西洋，自1912年以来，一直是摩洛哥政治首都。
+                <w:br/>
+                游览【2012年被联合国教科文组织UNESCO列为世界文化遗产-拉巴特】，摩洛哥首都拉巴特是一座充满魅力的历史名城，由两个紧连的“姐妹城”组成，即拉巴特新城和萨勒旧城。其中新城拥有1912年至1930年期间的法国建筑，王宫、政府机关、高等学府都坐落在这里；而旧城的历史可追溯至12世纪，城内有很多古老阿拉伯建筑和清真寺，居民的生活方式依然保留着浓厚的中世纪风采。
+                <w:br/>
+                参观【蓝白相间的城中小镇-乌达亚堡OUDAIYA及巴布艾哈德古城区BAB EL HAD，俯瞰大西洋】（约1小时），它有着与蓝白小镇舍夫沙万一样的蓝白房子，走在迷宫一般的小巷，雪白湛蓝的高墙点缀着各式陶罐，而看到让你惊艳的一扇雕饰极其别致小门，有美人鱼、剪刀、榔头、绿萝、艳丽的花朵萦绕门楣，或许还有熟睡着的猫咪，那扇古朴的窗棱后面还有铜质吊灯。这里的每一眼都能让你痴迷、惊艳，无法相信这样一座古朴、未经雕琢、没有被旅游商业浸染的小镇竟然坐落在首都中心。
+                <w:br/>
+                车上游览【摩洛哥皇家宫殿/拉巴特皇宫】（约5分钟，因安保原因不可进入，不允许拍照)，到摩洛哥旅行，必到首都拉巴特的皇宫。皇宫门口警卫森严，这座建筑位于拉巴特新城区中心，广场周围绿树掩映，穿过广场向里走，可见宽阔的黑色环形柏油路，马路对面，便是皇宫。
+                <w:br/>
+                前往旁边的【麦克苏尔清真寺】（下车外观约10分钟），一座将北非建筑风格与伊斯兰建筑艺术相结合的现代建筑，属于专供皇室作祷告用的清真寺。
+                <w:br/>
+                特别安排附近的【大西洋海边餐厅享用特色海鲜餐】，面对一望无际的大西洋，尽享美好人生。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星或特色民宿</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：大西洋海鲜晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">拉巴特四星酒店Helnan Chellah或Rihab 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                舍夫沙万—得土安—丹吉尔
-[...11 lines deleted...]
-                 特别安排【Café hafa】，到了丹吉尔没去Café hafa等于没到过丹吉尔，阶梯式的露台对着地中海赫赫有名的Café hafa，此店开设于1921年，它是沿着悬崖边建造的。很多老牌的明星像甲壳虫乐队等来摩洛哥的时候就来过这里。赠送每人一杯摩洛哥薄荷茶。
+                拉巴特—艾西拉（车程约3小时）—丹吉尔（车程约1小时）
+                <w:br/>
+                酒店早餐后 ，前往【拉巴特地标--哈桑塔】，这座未完成的清真寺塔楼始建于12世纪，融合了阿拉伯和伊斯兰建筑的精髓，站在哈桑塔前，你可以俯瞰半个海岸的美景，广场上废弃的柱子和基座等历史遗迹也让人浮想联翩。
+                <w:br/>
+                前往【穆罕默德五世陵墓，在这里还可以拍到门口的皇家卫兵】，它的级别有点像毛主席纪念堂，现任国王的父亲、祖父和祖父兄弟亲王都长眠于此。由摩洛哥工匠精心雕琢，整个建筑由大理石建造，被认为是阿拉维王朝现代建筑的典范，具有浓厚的摩洛哥风格。注意：在此处需穿着得体，不能过于暴露。
+                <w:br/>
+                乘车前往【地中海艺术小镇/涂鸦小镇-艾西拉】（约1小时），在直布罗陀海峡对岸，有这样一座浪漫不输圣托里尼，在小清新中又不失活泼可爱的小镇，它就是艾西拉。
+                <w:br/>
+                特别品尝【西班牙海鲜饭】，丹吉尔对面即是西班牙，摩洛哥人包容性很强，美味无国界。
+                <w:br/>
+                继续前往坐落在世界交通的十字路口，是连接非洲和欧洲的门户-丹吉尔，位于摩洛哥北部的海岸线上，位于直布罗陀海峡的丹吉尔湾口，距亚欧大陆仅11到15公里。公元前6世纪由腓尼基人所建造，被称为丁吉斯，是世界上最古老的城市之一，当时的丹吉尔是腓尼基人的重要贸易站。许多作家、艺术家和知名人士来到这个城市，寻求灵感和创作，包括海明威等都曾在此居住和工作。
+                <w:br/>
+                游览【丹吉尔老城麦地那】，简直是一个窄巷迷宫，这里香料、蜂蜜和坚果做的小糕点琳琅满目，椰枣、薄荷茶的银茶壶、手工编织的地毯、草筐等等，摊贩们摆满了各式各样的商品。鸣笛声、吆喝声、清真寺的祷告声此起彼伏，虽然杂乱却充满了生活的气息。
+                <w:br/>
+                游览【丹吉尔老城区著名的卡斯巴大灯塔】（外观约15分钟），处于大西洋和地中海交汇处，沿海岸线上山，一路景色很美丽。
+                <w:br/>
+                参观【非洲洞】（约20分钟），当地人称为“大力神洞”。洞穴的洞口竟酷似一幅非洲地图，甚至连非洲的马达加斯加岛都有。据说是千百年来海浪冲击岩石自然形成。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：当地晚餐或酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：西班牙海鲜饭晚餐     晚餐：中式团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丹吉尔四星酒店Kenzi Solazur或Fredj hotel&amp;spa或Occidental或Pestana或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丹吉尔 – 卡萨布兰卡
-[...1 lines deleted...]
-                酒店早餐后后乘车前往卡萨布兰卡（行车约 3 小时），之后参观世界上现代化程度最高的【哈桑二世清真寺】（入内参观 40 分钟），伊斯兰世界第三大清真寺,建筑面积 2 公顷，长 200 米，宽 100 米，屋顶可启闭，25 扇自动门全部由钛合金铸成，可抗海水腐蚀，寺内大理石地面常年供暖，是世界上现代化程度最高的清真寺.【备注：哈桑二世清真寺指定入内时间，如此天因航班或者其他原因无法入内 ，则改为外观】。随后参观穆罕默德五世广场，海滨大道。
+                丹吉尔—得土安（车程约1.5小时）—舍夫沙万（车程约1.5小时）
+                <w:br/>
+                酒店早餐后乘车前往历史文化老城-得土安，好莱坞大片/西班牙女作家玛利亚·杜埃尼亚斯的畅销书《时间的针脚》，故事的主要发生地就是得土安，影/书迷必游打卡之地。始建于公元14世纪，由马里尼德王朝设防并建要塞。因海盗聚集并据此攻击西班牙商船，后被西班牙出兵夷为平地。15世纪被西班牙人逐出的阿拉伯人和犹太人纷纷重返格拉纳达，得土安后来两度又被西班牙占领，1956年归还摩洛哥。
+                <w:br/>
+                参观【1997年世界文化遗产-得土安老城】（约30分钟），也译成缔头万城，这座颇具特色的历史名城，古城依山而建，漂亮的白色房屋鳞次带比地排列在山坡上，映衬于蓝天下，构成一幅美丽的图画。因其建筑物表面多为白色，故有“白城”之称。
+                <w:br/>
+                前往摩洛哥著名的蓝白小镇--舍夫沙万，世界三大蓝城之一，只有蓝白两色装点的天空之城。世界有三大蓝  城: 希腊的圣托里尼，印度的焦特布尔，还有就是摩洛哥的舍夫沙万了。
+                <w:br/>
+                游览【摩洛哥著名的蓝白小镇---舍夫沙万】（约3小时，是日午餐特意自理，您可在舍夫沙万小镇随意选择喜好餐厅用餐，这里特色餐厅很多，还有很多网红餐厅，您可去很火的本地餐厅平常海鲜塔吉锅，品尝美味正宗的PIZZA或PASTA，也可以去中餐厅来一顿解乡愁的午餐，价格实惠，丰俭由人，让您与朋友或者家人有机会静享休闲假期），这是摩洛哥临近地中海的一个童话般梦幻的小山城，海拔564米，作为摩洛哥最受拍摄爱好者喜欢的城市，舍夫沙万还有个响亮的别称-天空之城。蓝色的地板，蓝色的房子，蓝色的门窗，再加上蓝色的天空，这里的一切都是蓝的。漫步在舍夫沙万，有时候真的有一种错觉，仿佛自己置身在童话世界一般，回到了一千零一夜的故事中。年代久远的老城，错综复杂的小巷，转角处，长袍加身的背影，带着故事一闪而过。沿着著名的【Plaza`Uta`el-Hammam广场】，踏在并不规则的鹅卵石路面上，顿时你会觉得恍如隔世。广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，无不吸引着游人前往观摩、朝拜，甚至有股想去亲吻它的冲动。
+                <w:br/>
+                特别安排【蓝白小镇舍夫沙万阿拉丁1001夜餐厅，在观景台俯瞰舍夫沙万迷人景色】（注意：如果遇到当地宗教节日关门不营业的情况，则改成当地中式餐厅团餐，并无差价退还，敬请知悉）。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：当地晚餐/酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：午餐自理     晚餐：阿拉丁1001夜观景餐厅特色晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">舍夫沙万特色民宿-不挂星（或升级3至4星酒店）Tarek或Parador或Preuta或Jibal或Ziryab或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡萨布兰卡  ✈  突尼斯城 – 蓝白小镇 – 哈马马特
-[...11 lines deleted...]
-                备注：此段航班待定，届时将会根据航班时间调整行程顺序或者安排用餐，敬请谅解
+                舍夫沙万—沃吕比利斯（车程约1小时）—梅克内斯（车程约4小时）—菲斯（车程约1小时）
+                <w:br/>
+                酒店早餐后前往【1997年被联合国教科文组织UNESCO列为世界文化遗产-沃吕比利斯考古遗址】（约40分钟），位于梅克内斯以北约30公里处的一座古罗马式建筑遗址。据记载，公元1世纪时，这里曾经是一座非常繁华的城市，在遗址的残垣断壁中，还能看到的是欧陆风格的凯旋门，罗马柱，马赛克地面。
+                <w:br/>
+                乘车前往摩洛哥四大皇城之一--梅内克斯，在摩洛哥的四大皇城中，梅克内斯是最年轻的一座城市，或许正因为年轻，它才保留了更多的皇家气派。
+                <w:br/>
+                前往【1996年被联合国教科文组织UNESCO列为世界文化遗产-梅克内斯古城】（外观约30分钟，注意：梅克内斯古城各个景点可能尚在维修无法入内，古城本身很小，可以逛逛旁边的广场），位于摩洛哥北部，1672年由阿拉维王朝的第一位君主穆莱伊斯梅尔定为首都（阿拉维王朝至今仍然统领着摩洛哥王国）。徘徊于巨大的古老建筑之间，铁匠的娴熟技艺、商贩的机智、木雕艺人的绝活、露天市场的喧闹……古城的城墙墙雄伟壮观，以有“胜利、凯旋”之意曼索尔城门闻名于世。
+                <w:br/>
+                中午安排【梅克内斯皇城怀旧餐厅享用黑枣杏仁小牛肉塔吉锅午餐】（注意：是日因为赶行程，用午餐事件较晚，请提前准备零食备用），梅克内斯盛产黑枣（也就是西梅），这是一道摩洛哥民间传统家庭美食，尽享摩式美味，满足新鲜好奇心！
+                <w:br/>
+                前往摩洛哥历史文化名城/当下摩洛哥的第三大城市--菲斯，作为摩洛哥最古老的皇城，历史底蕴十足。
+                <w:br/>
+                参观【1981年被联合国教科文组织UNESCO列为世界文化遗产-菲斯古城麦地那】（约2小时），菲斯被《Traveler》全球最浪漫的10大城市之一，世界上现存最大规模的典型的中世纪风格的城市之一，它可能是当今世界上仅存的再现了文明鼎盛时期的阿拉伯大都市样貌的地方。千年的光阴如同一瞬，它依旧还是当初的模样，于是每个角落都成了时间造就的珍贵历史文物。老城里房屋层峦叠嶂，近万条如迷宫一般的狭窄街道铺展开来，仿佛就等着你去迷路。仿佛回到了一千年前，毛驴仍是主要交通工具，探访中古世纪老城区：古兰经经学院（入内）；外观Nejjarine泉、古都修建者-伊德里斯陵墓，世界第一所大学—卡拉维因大学，布日卢蓝门；参观古城里的蜂窝巢皮革染坊（特别注意：菲斯老城的各种特色小商店，并非我社安排的购物店，如购买当地货品或退货一切自理，与旅行社无关，请知悉）。
+                <w:br/>
+                特别安排【菲斯做客当地人家，享受摩洛哥家庭薄荷茶+传统点心，学阿拉伯语】，如果在摩洛哥到当地人家里做客时，主人都会奉上一杯清香四溢的薄荷茶，代表主人对客人的祝福，近距离了解摩洛哥式家庭及当地风土人情，在欢声笑语度过一个美好时光。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地五星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：黑枣杏仁小牛肉塔吉锅     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">菲斯四星酒店L'escale hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                哈马马特 - 凯鲁万 – 托泽尔
-[...11 lines deleted...]
-                  享用晚餐后，入住酒店休息。
+                菲斯—伊芙兰小镇—梅祖卡（车程约7小时，途径休息，部分山路行驶较慢）
+                <w:br/>
+                酒店早餐后乘车途径【伊芙兰小镇】（游览约20分钟），享有“非洲小瑞士”之称。小镇海拔1,650米，人口约12000人。曾经这里也是来自撒哈拉商队中的一个重要中转贸易基地，在欧洲殖民时期，因其近似于北欧的气候吸引了大量富人前来居住。二战期间，这里曾经建立过一所较大的战俘营用于关押法西斯战犯。
+                <w:br/>
+                途径米德特堡，特别安排【花样姐姐同款KASBAH ASMAA特色餐厅鳟鱼餐】，这一道摩洛哥民间传统家庭美食，锡纸包裹饶烤锁住了鱼肉水份更鲜做，挤上几滴新鲜的柠檬汁，鱼肉清新可口。
+                <w:br/>
+                特别安排【搭乘4*4越野车前往沙漠特色酒店】，这里的撒哈拉沙漠是独一无二的，以形态各异的沙丘闻名，更因为它会随着自然光线的变化，展现出金色、粉色等不同的美丽色泽，日出日落会有不同的美景，成为了摩洛哥境内独特的大漠风光，更成为无数人梦中的撒哈拉沙漠！
+                <w:br/>
+                特别安排【撒哈拉沙漠骆驼骑行】，骑着骆驼，漫游一望无际的撒哈拉沙漠，欣赏美丽的日落。
+                <w:br/>
+                特别安排【沙漠篝火晚会】，尽享沙漠绝美星空，惬意闲聊，留下难忘记忆。
+                <w:br/>
+                特别注意：沙漠项目属特色体验，但仍有风险，尤其沙漠骑骆驼，常有游客在骆驼起卧时摔落、身体受伤，建议不适宜人群取消，国内前报名取消此项目可退差100元/人（因需提前预定，如境外取消将无法退费。不适宜人群包含但不限于55岁以上的游客、孕妇、患有高血压或心脏病等疾病的游客、体弱者、对骆驼等动物害怕敏感的游客等等。如果不适宜人群仍然继续选择骑骆驼，万一发生意外，属个人行为，同旅行社无关，敬请知悉）。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：三道式正餐含couscous     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：网红烤鳟鱼餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">撒哈拉沙漠门户梅祖卡沙漠边缘特色酒店 Kasabh Yasmina或Café du sud或同级 （注意：国内报名时可加50美金/人升级入住豪华帐篷酒店Royal Oasis/Azword camp或同级）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                托泽尔 – 杰瑞德盐湖 – 杜兹
-[...9 lines deleted...]
-                  抵达入住酒店休息并享用晚餐。
+                梅祖卡—瓦尔扎扎特（车程约5小时）
+                <w:br/>
+                酒店早餐，乘车途径【托德拉峡谷】（入内约20分钟），河谷底部的河床上青翠的柳树、花草、及各种树木在微风中摇摆，一片自然风光，美不胜收。而峡谷四周却是一片贫瘠荒凉的红棕色，形成一道奇妙的风景。矗立于阿特拉斯山脉的东部，是防止外敌入侵的天然屏障，位于山脉间的一座3200英尺高的引人注目的地质溪谷上。从峡谷的底部走过，四壁岩石林立，仅仅有一缕阳光可以照射到谷底，仅有一条细小的河流穿过河谷。走在谷底，抬头仰望两边高耸的山壁，只望见一线蓝天，顿时感觉到自己的渺小。
+                <w:br/>
+                中午享用【牛/羊肉库斯库斯Couscous特色午餐】，2020年，摩洛哥国菜之一“库斯库斯“被列入联合国教科文组织的非物质文化遗产名录。当地人用”Couscous”来形容小小的东西，库斯库斯是一种北非小米饭，是一种粗麦制品，这是一道在穆斯林圣日（星期五）和特殊场合食用的传统菜肴。
+                <w:br/>
+                乘车前往摩洛哥土著人的家园-瓦尔扎扎特，位于阿特拉斯山脉以南。从马拉喀什出发，穿过约海拔2260米的阿特拉斯山脉的山口，沿途公路在深邃的山谷和陡峭的山峰中盘旋，周围是红色撒哈拉沙漠的原始生态，旅途有几次小息，可以欣赏壮丽的河山。
+                <w:br/>
+                参观【非洲好莱坞之称-阿特拉斯电影城】（约1小时，如遇拍摄不能参观将改为参观博物馆），位于撒哈拉沙漠边缘的瓦尔扎扎特，《角斗士》、《四片羽毛》、《寻找宝石》、《埃及艳后》、《情陷撒哈拉》、《尼罗河宝石》、《阿拉伯的劳伦斯》、《间谍游戏》等许多著名电影拍摄于此。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色罐焖羊肉     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">杜兹四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：牛/羊肉库斯库斯     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">瓦尔扎扎特四星特色古堡酒店Karam palace 或Hotel Club Hanane或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杜兹 – 马特马他 – 埃尔杰姆 – 苏斯
-[...7 lines deleted...]
-                  后入住酒店休息，享用晚餐。
+                尔扎扎特—阿伊本哈杜村（车程约30分钟）—马拉喀什（车程约3小时）
+                <w:br/>
+                酒店早餐后，参观【1987年被联合国教科文组织UNESCO列为世界文化遗产-阿伊特本哈杜筑垒村】（约1小时），这个在摩洛哥南部的堡城在古代曾是重要关口，保存完好，是最美古旧村落，古城利用了摩洛哥特有泥砖建成，让人完全体验摩洛哥的当地魅力。这是十二世纪用泥土夯制而成的防御型古村落，历经800多年仍能较好地保留下来，被称为“最美古旧村落”。
+                <w:br/>
+                乘车前往摩洛哥四大皇城之一/历史名都--马拉喀什，以红色的城市而闻名于世，坐落在贯穿摩洛哥的阿特拉斯山脚下，地处沙漠边缘但气候温和，有“南方的珍珠”之称。自公元11世纪建立以来，在很长一段时间内都是摩洛哥政治、经济和文化中心。摩洛哥曾被一些阿拉伯人称为马拉喀什王国，而马拉喀什在早期也曾被称为摩洛哥城。摩洛哥的英语名Morocco和法语名Maroc也源自马拉喀什的柏柏尔语。
+                <w:br/>
+                中午安排【特色庭院摩洛哥牛或羊肉丸特色餐】(备注：当天午餐或较晚，敬请谅解），这种摩洛哥肉丸是由牛肉末或羊肉末做成，一般加上洋葱、香菜、小茴香和欧芹等等，煎出来香味浓郁，满满肉汁封在里面，配上主食，是不容错过的美食。
+                <w:br/>
+                前往【库图比亚清真寺】（外观约20分钟），这是北非最美丽的清真寺之一建于公元11世纪，有垂直于麦加朝圣方向的17道柱廊。在神龛凹室和它两翼的两跨周圈有采光槽，里面的木结构“穆克纳斯”蜂巢状立体雕饰可以位于较低的位置，这种独特而美妙的设置在以后的建筑中再也没有出现过。
+                <w:br/>
+                特别安排【马拉喀什马车巡游不眠广场】（4人一辆车），乘坐中世纪马车巡游摩洛哥南方火热之城，尽享马拉喀什的非凡魅力。
+                <w:br/>
+                特别安排【不眠广场黄昏日落咖啡或薄荷茶】，在不眠广场旁边的咖啡厅找个地方好像当地人一样来一杯咖啡或薄荷茶，俯瞰不眠广场，感受北非极具特色的民俗风情。
+                <w:br/>
+                前往【世界文化遗产-德吉玛艾尔法纳广场（俗称：不眠广场）】（约1小时），广场非常大，阿拉伯传统的集市和手工艺作坊通宵达旦热闹非凡，极具北非风情。你可看到出售香料茶叶的阿拉伯人，讲故事和算命的摩洛哥老人，印度的舞蛇人及各种卖艺的表演，还有数不清的买卖食品、饮料、服饰、地毯、摆设、皮革、手工艺品小摊位，这里还有各式阿拉伯烧烤，鲜榨果汁，最有特色的当数摩洛哥地道街头美食“蜗牛汤”，广场带给马拉喀什无穷生命力。
+                <w:br/>
+                前往酒店办理入住手续，享用晚餐（一般含摩洛哥番茄汤HARIRA，旅途有机会品尝）。
+                <w:br/>
+                注意：马拉喀什不眠广场人杂，请您务必保管好自身财务；另外广场到处是兜售商品的个人和摊主，购物属个人行为，请游客自我识别商品真伪；广场有摩洛哥人彩绘等项目，此活动属收费项目，请游客知悉。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">海边5星级酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色庭院牛或羊肉丸餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马拉喀什四星酒店Hotel wazo或Ayoub hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏斯 - 突尼斯城  ✈  迪拜
-[...7 lines deleted...]
-                交通：旅游巴士
+                马拉喀什  ✈   伊斯坦布尔
+                <w:br/>
+                酒店早餐后参观【北非花园--伊夫圣洛朗马约尔私人花园】（约1小时），花园的第一个主人是法国著名画家雅克·马约尔。1924年，他用几乎一生的时间建造了这个美丽的私人花园。1980年，法国奢侈品牌YSL时装大师伊夫·圣洛朗在马拉喀什旅游时偶然看到了这座花园，他对它着迷，每年的春天和夏季都会来这里住上一段时间，“多年来我总能从马若尔花园热带植物和色彩斑斓的空间获得取之不尽的精神源泉，而且我也经常梦见那独一无二的色彩”，于是马若尔花园又被称为“伊夫圣洛朗私人花园”。当它向公众敞开大门后，它立即成为马拉喀什新的旅游热点，欧洲人给它起了一个让人神往的名字“北非花园”。
+                <w:br/>
+                 特别安排【巴希亚宫】（入内参观约30分钟），位于摩洛哥马拉喀什的一座宫殿，建于19世纪，为阿拉维王朝重臣巴·艾哈迈德的官邸。最初由其父希穆萨所有，后由巴·艾哈迈德于1894年至 1900年间大幅扩建。其名称Bahia有杰出、灿烂之意，当时在摩洛哥是最豪华的宫殿，建筑特色为伊斯兰教融合摩洛哥风格，有一座很大的花园，且房间都通往中庭。如今，它是马拉喀什著名的历史古迹和旅游胜地。
+                <w:br/>
+                 乘车前往马拉喀什机场
+                <w:br/>
+                16:05  搭乘土耳其航空公司TK620班机飞往伊斯坦布尔（飞行时间约5小时）
+                <w:br/>
+                23:05  抵达伊斯坦布尔，等待转机
+                <w:br/>
+                交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">迪拜四星</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                迪拜 ✈  广州
-[...7 lines deleted...]
-                21:45  抵达广州，结束愉快的旅行！
+                伊斯坦布尔 ✈  广州
+                <w:br/>
+                01:50  继续搭乘土耳其航空公司TK72航班返回广州（飞行时间约9小时45分）
+                <w:br/>
+                16:35  抵达广州，结束愉快的旅行！
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐或打包早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1770,116 +1808,836 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州往返国际机票，团体经济舱含税
                 <w:br/>
                 2、行程所示酒店标准，双人标准间
                 <w:br/>
                 3、酒店内早餐，中式午晚餐（午晚餐：8菜1汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；（用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退；午晚餐用餐期间不含水）
                 <w:br/>
                 4、行程所列景点首道门票。
                 <w:br/>
                 5、境外中文陪同/导游服务
                 <w:br/>
                 6、专业外籍司机+空调旅游巴士（包括接送机及游览期间）例：10-12人，17座车；13-19人，27座车；20人以上48座车；根据具体人数而定
                 <w:br/>
-                7、每人每天一瓶矿泉水
+                7、每人每天一瓶矿泉水 
+                <w:br/>
+                8.全程司导领服务费人民币2000/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
-[...15 lines deleted...]
-                9.	境外司机导游服务费：1800元/人
+                1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
+                <w:br/>
+                2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
+                <w:br/>
+                3.旅游意外伤害保险
+                <w:br/>
+                4.如行李或物品丢失、被盗等意外损失费用
+                <w:br/>
+                5.晚用车，给司机和导游加班费用
+                <w:br/>
+                6.以上报价未提及的项目、各种洗衣、电报、电话、饮料及一切私人性质所产生的费用
+                <w:br/>
+                7.单人房附加费：4000元/人
+                <w:br/>
+                8.12岁以下小童不占床减1000元/人，占床与成人同价。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">地中海海盗游船出海+表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （8人起）
+                <w:br/>
+                赠送免费享受软饮料，约2小时），亲密接触地中海，一边观赏地中海风光边与船上热情的船员们翩翩起舞，与生俱来浪漫风情和舞蹈天分的地中海帅哥们引领您一起度过美妙的游船时光。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">里克咖啡馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                餐厅规模小且热门，需要提前预定位置，建议报名时预定，经常预定爆满，不保证预定成功；或需放弃部分行程；不退还原餐标。
+                <w:br/>
+                “世界上有那么多城镇,那么多酒馆，她却偏偏走进了我这一间”，40 年代奥斯卡最佳影片《北非谍影》让卡萨布兰卡这座白色城市名震全球。钢琴掩映在角落的棕榈树，悬挂空中的黄铜吊灯，桌上的彩色串珠台灯，一架袖珍三角钢琴，来自五湖四海的语言轻轻盘旋。当音乐响起，你就会回到电影当中。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大西洋Le Cabestan法国高端悬崖海景餐厅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">笔挺的棕榈树装饰中庭 ，一排窗户面对大海，大西洋狭裹着泛着白沫的海浪，空气中弥漫着咸咸的海风味道，吃着晚餐就可以看到大海，黄昏的日落近在咫尺，真的很浪漫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇家曼苏尔马拉喀什酒店奢华下午茶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （5人起）
+                <w:br/>
+                需提前预定，建议报名时预定，是否成功以落实为准；需放弃部分行程。
+                <w:br/>
+                皇家曼苏尔马拉喀什酒店（Royal Mansour Marrakech）由摩洛哥国王穆罕默德六世拥有，是马拉喀什最顶级的奢侈酒店。这里建筑的风格彰显着皇室的极繁主义和华丽。精致的木头雕花，复杂五彩的花纹图案，一砖一瓦都是匠人多年以来的手工作品。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿里之家·烤羊晚餐及欣赏柏柏尔人传统音乐舞蹈表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （5人起）
+                <w:br/>
+                摩洛哥人用晚餐时间较晚，一般21:00用餐，22:40表演）。在这里享用一顿丰盛的摩洛哥大餐-烤全羊，餐品或有调整，香酥软烂，回味无穷，席间柏柏尔人载歌载舞，气氛活跃，最后送上一杯阿拉伯风味薄荷茶。表演场地在市郊不远处，从市中心区驱车半个小时就到，在传统音乐和鼓点伴奏之下，除了各式各样的民间艺术和肚皮舞等表演，还有传统的柏柏尔人让人惊叹的马上特技表演，带你进入柏柏尔人的世界。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇宫表演餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （5人起）
+                <w:br/>
+                摩洛哥皇宫大型舞台摩幻肚皮舞，体验四种不同风情表演， 最具奢华异域风情的表演餐厅夏天为室外的大型表演台 众多摩洛哥舞台剧， 摩洛哥肚皮舞表演， 是欧美人最为追捧的高端表演餐厅。注意：不退还原餐标。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">仙人掌森林</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （5人起）
+                <w:br/>
+                占地接近7万平米的仙人掌森林私人公园。这里种植了世界各地，品质繁多的多肉植物。园内年代最为久远和最高的是仙人掌是Pachycereus pringlei，高26英尺。想要探索更多的植物奥秘，仙人掌森林等您前往
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">特色表演+晚宴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （5人起）
+                <w:br/>
+                菲斯特色晚宴，并可欣赏当地民族音乐及性感的阿拉伯风情肚皮舞表演晚餐（伴有音乐，肚皮舞，魔术师表演)（不含饮品）注意：不退还原餐标
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2030,209 +2788,161 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	参团以到5000元/人订金为准，取消定金不退；
-[...5 lines deleted...]
-                4.	团队出发前3天~0天取消，全款损失。
+                1.参团以到5000元/人订金为准，取消定金不退；
+                <w:br/>
+                2.团队出发前30天-14天取消，游客需支付50%团款损失（机位定金+酒店损失）如已经送签，另需支付签证费
+                <w:br/>
+                3.团队出发前14天~3天取消，只可退600元/人餐费和景点门票
+                <w:br/>
+                4.团队出发前3天~0天取消，全款损失。
                 <w:br/>
                 <w:br/>
                 ★以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩洛哥、突尼斯迪拜参团所需资料：
-[...7 lines deleted...]
-                4.	迪拜免签
+                摩洛哥、突尼斯参团所需资料：
+                <w:br/>
+                1.半年有效期的护照首页照片或扫描件、个人资料表以及健康情况表
+                <w:br/>
+                2.摩洛哥从2016年6月1日起对中国公民普通因私护照实行免签政策，请确保您护照上有2页以上空白页以便盖章和无其他国家不良出入境记录
+                <w:br/>
+                3.突尼斯仅限团队免签（10人 以上）
                 <w:br/>
                 以上参团资料仅限中国护照，非中国护照请单独咨询
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩洛哥注意事项：	
-[...44 lines deleted...]
-                <w:br/>
                 一、出发前准备：
                 <w:br/>
                 01.旅行证件：如果您持有新换发的护照、并且持新照第一次出境时，请将旧护照一起带好，以备检查；
                 <w:br/>
                 02.行    李：航空公司规定，托运行李重量不得超过23公斤，超重须付费。在托运行李前，一定要将上面的旧条子撕去，防止托运行李时引起误会，导致您的行李运错地方；
                 <w:br/>
                 03.着    装：突尼斯的气候温和，是典型的地中海式的气候，冬季温和平均气温非常宜人，１０月以后以较厚的衬衫为宜，早晚可加一件夹克或毛衣，正式场合可配以西服。服装大体以舒适为主，去沙漠时最好穿长裤，并最好不要穿带有网眼的旅游鞋。为防风沙入眼，带一副墨镜也是必要的。需要注意的是，去参观清真寺时不可着背心，吊带，短裤，男士着长衣长裤，女士可以穿着膝盖以下的长裙。
                 <w:br/>
                 04.时    差：突尼斯与中国时差为７小时。如北京时间是12:00，突尼斯时间则为凌晨5:00
                 <w:br/>
                 05.必备物品：为环保及个人卫生起见，请自备牙具，梳洗用品（洗发水、浴液等），拖鞋，因有些酒店不配备此类物品。雨伞、太阳镜、防晒护肤品等日用品也请自备，在国外此类物品价格较贵；另有些下榻的酒店有泳池，如果您有游泳的需求，也请准备好泳衣，泳帽等；
                 <w:br/>
                 06.语    言：阿拉伯语是突尼斯的母语，法语是突尼斯的官方语言，大部分人能说简单的英语。
                 <w:br/>
                 07.自备药物：在境外的药房买药必须凭医生处方，且医药费用昂贵，请自备常用药品，如感冒药、肠胃药、创可贴、伤药等；
                 <w:br/>
                 08.货    币：突尼斯当地的货币是第纳尔，参考汇率：1第纳尔≈2.3元人民币（汇率会随时浮动，仅供参考），由于人民币在突尼斯不流通，故请客人携带美金或欧元出境，到当地再兑换成第纳尔； 
                 <w:br/>
                 09.转换插头：为欧洲标准双圆座插头，电压为２２０伏。
                 <w:br/>
                 10.液体物品：自2007年05月01日起，北京首都机场最新规定，随身携带的手提行李中允许有少量液体物品，但必须分装在最大容积100毫升的容器里，并且包装在一个透明的、可重复密封的不超过1升的塑料袋内。（液体物品包括水等饮料，汤、糖浆、面霜、洗液、手油、香水、喷雾剂等），另外旅客如需在机场内或机场上商店购买酒水、香水等物品，封装好后在过安检扫描之前一定不要打开，否则可能会在安检处被没收。
                 <w:br/>
                 <w:br/>
                 二、交通：
                 <w:br/>
@@ -2323,51 +3033,98 @@
                 03. 如果携带超过5000第纳尔或等值外币（1600美元）需报关，否则出境时机场海关会没收超额外币并罚款。
                 <w:br/>
                 04. 喝不惯冷水的客人，可以自备电热水壶，在饭店可以烧热水喝。
                 <w:br/>
                 05. 可以自备一些平时爱吃的零食，比如方便面、榨菜。在饭店的早餐可以吃得饱一些，因为都是大众化的西式早点，面包之类的。在沙漠行程里尽量不要喝牛奶，因沙漠地区道路相对崎曲，颠簸，容易发生呕吐。
                 <w:br/>
                 06. 要尊重当地人的习惯，不要强迫人家合影。尽量不要理会陌生人的搭讪。
                 <w:br/>
                 07. 突尼斯海滨城市哈马马特和苏斯均设有只对外国人开放的赌场，如需去游玩，请通知导游和领队，并带好护照，小心自己的随身钱物。
                 <w:br/>
                 08. 尽量在出发前带齐必备物品，因为到突尼斯后，没有安排集体购买生活物品的时间，如果确有急需，可以让导游或领队帮忙购买。
                 <w:br/>
                 09. 如果在社交场合需要握手的时候，要等待别人先伸出手。一些虔诚伊斯兰信徒不喜欢和女人握手。
                 <w:br/>
                 10. 到海滩的夜总会去时不要穿过于紧身和暴露过多的衣服，尽量穿大众化一些的衣服，尤其是在乡下旅行时。宽松的长裤和长袖的上衣适合在任何场所穿着。
                 <w:br/>
                 <w:br/>
                 十一. 饮食：
                 <w:br/>
                 01. 一般安排早晚餐为西餐自助，午餐以套餐为主。
                 <w:br/>
                 02. 用餐注意事项： 
                 <w:br/>
                 A. 每餐的费用都含在团费里面（除在飞机上的），临时提出退餐的，餐费不予退还。
                 <w:br/>
-                B. 突尼斯大部分人信
+                B. 突尼斯大部分人信仰伊斯兰教，但国家实行对外全方位开放，政策较开明，对外国人在衣 、食、住、行等方面没有太多的限制，如果不习惯西式饮食，可以自备榨菜之类的小食品。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                十二、其他
+                <w:br/>
+                01. 当地酒店不提供一次性牙刷、牙膏、拖鞋、和饮用热水。请出团前事先做好准备。
+                <w:br/>
+                02. 请将自身携带的贵重物品存放在酒店的保险箱保存。 
+                <w:br/>
+                03. 国内的ＧＳＭ手机与突尼斯兼容，出国前开通国际漫游即可自由拨打电话。也可在标有Taxiphone的公用话亭拨打，使用１元或５元的第纳尔即可。 
+                <w:br/>
+                04. 某些地点禁止摄影和照相，请注意警示标记及陪同提示。 
+                <w:br/>
+                05. 在有沙石路面的景点参观时，因道路崎岖所以请穿运动鞋或休闲鞋。
+                <w:br/>
+                <w:br/>
+                十三、紧急情况的处理
+                <w:br/>
+                01. 护照丢失：若护照丢失，应先向警察局报案，然后到大使馆申请补发，但需2寸照片和一定时间；为防万一，请您准备2张2寸照片及护照复印件；
+                <w:br/>
+                02. 遗失行李：出外旅行，流动性很大，请您注意防盗（包括行李和随身贵重物品），尤其在大城市和闹市区。为防偷抢现象，现金、相机、首饰、手表等贵重物品必须随身携带并妥善保管；步行时，请注意小偷从背后偷抢；离开游览车、酒店、餐厅时，请核查随身物品是否已携带好；如在车站、机场或酒店丢失行李，应及时报告有关服务机构，但根据法律，酒店不为此承担责任，如在其它地方丢失应报告警察；在机场办妥行李托运后，个人应妥善保管好自己的行李标签，以便抵达目的地而行李未到时向机场行李挂失处凭单登记，如遗失托运标签产生的损失只能自负，另请不要在托运行李中夹带违禁物品和贵重物品，如相机、现金、字画、首饰、手表等；因航空公司的赔偿金额按丢失行李的负重核定，并且有上限规定。
+                <w:br/>
+                <w:br/>
+                十四、友情提示：
+                <w:br/>
+                01. 如需要办理里程积分的客人，请您务必携带相应的积分卡，直接在机场柜台办理您的积分手续；
+                <w:br/>
+                02．在突尼斯，如果没有得到允许之前，请不要将相机对准穆斯林人，特别是当地妇女；
+                <w:br/>
+                03. 穆斯林禁食猪肉，并且禁酒，认为这些都是魔鬼行为，清真寺和古兰经神圣不可侵犯。
+                <w:br/>
+                <w:br/>
+                2） 突尼斯饮食介绍
+                <w:br/>
+                突尼斯虽然遥远，但她的热诚、她的历史、她的传统更让人亲近。突尼斯的气候和景色使其理所当然地成为理想的度假地。不过，这种愉悦的生活环境的改变也得益于她的文化、她的真诚和好客，当然还有就是那让人垂涎的突尼斯美食。
+                <w:br/>
+                在大多数酒店中有传统烹饪。官方对饭馆等级的划分从一个“叉子”到三个“叉子”不等。
+                <w:br/>
+                突尼斯菜一贯非常鲜美，并且大部分是当地产品加工而成。突尼斯人在烹调佳肴时，一般口味喜清淡，讲究菜富有民族特色，注重菜味浓郁、焦香，对烤、炸、煎、炒、烧等烹调方法制作的菜肴偏爱。主食有面食为主，喜欢大饼、面包和米饭，至于副食，爱吃牛肉、羊肉、鱼、鸡、鸭、蛋类和蔬菜。
+                <w:br/>
+                看看突尼斯美食，一起流口水吧！
+                <w:br/>
+                开场是Chorba汤（蔬菜和小羊肉）或种类繁多的Briks中的一种，某种夹鸡蛋和金枪鱼的薄饼，有点像中国的煎饺，但是比饺子大一些。请用面包来品尝经典的Harissa。不然，就用典型的沙拉，Mechouia或Tajines,烤虾或章鱼沙拉款待您，然后，试试传统的Couscous（有鱼、肉或蔬菜）或一道突尼斯浓汤：Marka Hloua(李子酱汁)或Market Kastal ( 栗子酱汁)。说到鱼总是美味可口的，一般烤制而成。
+                <w:br/>
+                接下来就是主菜—北非传统美食库斯库斯。根据北非传说，库斯库斯有着神秘起源，长久以来是当地人们日常生活的主要食品。它是由一种细绒绒的轻如羽毛的谷料制成，在马格里地区，西非的塞内加尔、法国及及部分中东地区很受欢迎。据说女人们聚集在一起制作库斯库斯是幸福和富足的象征。北非传统制作库斯库斯的方法是用蒸锅蒸，这种蒸锅在突尼斯方言里被称作Keskes。它既可以热食也可以冷食。虽然通常情况下它已经是一道很不错的美味佳肴了，但是仍可以再加一些干果（例如葡萄干和坚果）进去使它品尝起来更甜一些。通常情况下，库斯库斯是与辛辣或者适口的肉汁烹饪的蔬菜（例如青椒、胡萝卜等）一起食用的，颜色和营养搭配都十分协调。特色菜，烤蔬菜和香料加重的小香肠，以及甜椒和西红柿沙拉。
+                <w:br/>
+                吃完主菜当然少不了精美的小点心。甜品有水果或某道总是很甜的典型突尼斯甜品：Baklava.、Acida、Kaacs (用柑橘花、巴旦杏、阿月浑子果仁、椰枣或蜂蜜的粗面粉糕点)。对了，说到椰枣这种民族果品，它有99个不同的品种呢。阿拉伯人酷爱甜食，什么时候都不忘给生活加点糖。水果则是上天赐给他们最自然
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2408,51 +3165,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2596,50 +3353,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>