--- v3 (2026-05-28)
+++ v4 (2026-07-17)
@@ -3165,51 +3165,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>