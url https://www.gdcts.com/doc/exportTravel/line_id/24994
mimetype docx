--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -396,59 +396,59 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 特色交通：广州直飞万象，双飞双动，体验“一带一路”中老铁路
                 <w:br/>
                 ★ 贴心安排：全程中文地陪+专业领队悉心陪同、照料
                 <w:br/>
-                ★ 舒心住宿：全程安排当地5星酒店+升级1晚网评五星酒店，优享住宿！
+                ★ 舒心住宿：全程安排当地5星酒店+升级2晚网评五星酒店，优享住宿！
                 <w:br/>
                 ★ 经典打卡：皇宫博物馆、塔銮寺、凯旋门、香通寺、坦江溶洞、光西瀑布、普西山、香昆寺
                 <w:br/>
-                ★ 尊贵享受：特别安排湄公河音乐餐厅欢迎宴、特色欢送宴。
-[...3 lines deleted...]
-                ★ 温馨赠送：学做老挝菜—大玛轰、世界三大名啤：Beer Lao、老挝特色美食：芒果糯米饭
+                ★ 尊贵享受：特别品尝寮式小火锅、网红米粉、石斛土鸡宴、特色欢送宴等。
+                <w:br/>
+                ★ 特色体验：安排乘嘟嘟车游万荣村庄，打卡网红热气球基地。
+                <w:br/>
+                ★ 温馨赠送：一价全包含10正餐，品尝老挝菜—大玛轰、世界三大名啤：Beer Lao、老挝特色美食：芒果糯米饭
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -565,252 +565,256 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-万象
-[...3 lines deleted...]
-                安排晚餐，随后前往湄公河夜市自由活动。
+                广州—万象—万荣（车程约1.5小时）
+                <w:br/>
+                指定时间于广州白云机场集合，搭乘航班飞往老挝首都—万象（飞行时间约2.5小时）。
+                <w:br/>
+                抵达后后乘车前往老挝”小桂林”--万荣。抵达后换乘当地【网红嘟嘟车】前往【打卡网红热气球基地】（参观时间约30分钟，不含乘坐），这个项目就是把热气球固定在地上，升到空中几十米高，在空中观景。如果想在天上飞，可以自费去乘热气球，那里还有动力伞。
+                <w:br/>
+                晚餐后办理酒店入住。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.老挝机场无免费 WIFI，建议您开通国际漫游业务（老挝国际漫游业务费用较高，您可以在当地买 1.5G 流量7 天的流量卡），当地货币“基普”建议跟当地导游兑换，当地使用美金为主；老挝时间比中国慢一小时。
                 <w:br/>
                 2.老挝是一个小乘佛教的国家，当地人喜欢安静的生活节奏，在入住酒店期间或在公共场合请注意不要高声喧哗，维护国人文明形象。
                 <w:br/>
-                3.当地有付小费的惯例，请准备一定的零钱 5-10 元不等，在当地更换车辆时需给予当地司机一定的小费表示感谢。
+                3.当地有付小费的惯例，给予当地司机一定的小费表示感谢，建议支付每天10元以作奖励。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：团队晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">万象当地5星酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：寮式小火锅餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">万荣当地5星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                万象-万荣（车程约2小时）
-[...9 lines deleted...]
-                3、在塔銮的正前方，有一位坐着手持军刀的国王，他是老挝历史的改写人——赛塔提那。
+                万荣→（动车）→琅勃拉邦（动车车程约1小时）
+                <w:br/>
+                早餐后，前往【蓝色长桥溶洞】（游览时间约30分钟），是万荣山水喀斯特地貌代表性景区，当地很有名， 拾阶而上，洞内温度宜人。溶洞没有人工装饰的声光电影，原生态地呈现在世人的面前，仿佛等待着前来的游客给洞里的造型石写一个自己的故事。随后前往游览【蓝色泻湖】（游览时间约30分钟），该湖从溶洞流出的水，游客必须打卡的地方，水质非常好，里面有许多鱼儿游弋。泻湖实在耀眼，人们争相到此，游客站在 5 米高和 3 米高的树枝上往下跳，是到这里游玩的主要项目，跳入蓝色的湖水中享受清凉，更可仰望帅哥穿越高空滑索。
+                <w:br/>
+                接着前往乘坐当地【特色长尾船】（游览时间约30分钟）游览南松河畔风光，在清澈见底的天然河道里自由漂行，有惊无险。和你最好的旅伴、爱人，一起荡起双桨！两人一船，各持一桨，竞技！泼水！时而急，时而缓，时而停下桨感受万荣的宁静。
+                <w:br/>
+                结束后乘坐动车前往联合国教科文组织认证的文化遗产古城，老挝的佛教中心，有传承千年的信仰——琅勃拉邦（动车乘坐时间约 1 小时）。
+                <w:br/>
+                游览【普西山】（游览时间约 1 小时），琅勃拉邦城的制高点和最佳俯瞰点，沿台阶可至山顶，登临顶峰观日落。爬山途经帕华寺，它是城中少数几上未过度装饰的寺庙之一，内饰雕刻精美。山顶的瓦宗寺，是老挝新年祈福队伍的第一站。山顶 24 米高的镀金佛塔—宗西塔，是古城的地标性建筑，塔身仿佛凌空而起，这里也是观赏琅勃拉邦日落的最佳点。俯瞰琅勃拉邦城全景，欣赏普西山日落，霞光透出，照到宗西塔上，整个塔身熠熠生辉，姿态万千、光彩夺目。
+                <w:br/>
+                晚餐后入住酒店。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、普西山的台阶偏陡，如有高血压、心脏病或腿脚不灵便的游客建议可以在山脚下自由活动。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：网红米粉餐     晚餐：特色小火锅   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">万荣当地5星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：团餐     晚餐：团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">琅勃拉邦当地5星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                万荣-（动车）-琅勃拉邦
-[...7 lines deleted...]
-                晚上还可前往逛当地【特色夜市】琅勃拉邦的夜市热闹非凡，富有当地特色的手工艺品琳琅满目，物美价廉，在这里您不仅可以淘到自己喜欢的小玩意儿，还可以与淳朴善良的当地人交流，摊主会对您报以灿烂的笑容，后入住酒店。
+                琅勃拉邦
+                <w:br/>
+                早起（约早上 5:00 起床）体验【僧侣布施】（一般是 6：00 开始，约 30 分钟），于晨雾中参加琅勃拉邦著名的仪式：（小乘佛教国家特有文化习俗）亲自对数千名僧侣进行布施，体验老挝人民对于宗教的虔诚与执着。【早市】（游览约30分钟）可寻得各种奇珍异宝，感受琅勃拉邦这座小城的热。前往参观【皇宫博物馆】（参观时间约1小时）皇宫博物馆 1904 年建造，老挝西萨旺冯国王的皇宫，参观国王的议政厅、起居室、餐厅、娱乐室等，重点参拜琅勃拉邦名称的拉邦佛（由高棉国王赠送的金佛，尤为宝贵）。后前往湄公河畔游览琅勃拉邦最华丽又最俱代表性的寺庙 ——【香通寺】（游览时间约30分钟）。
+                <w:br/>
+                前往有老挝“黄龙”之称【光西瀑布】（游览时间约1小时）游玩，光西瀑布内因其喀斯特地貌的原因，使得山泉水如海水一样湛蓝，其中有一处高约 200 多米的瀑布直泻而下，相当壮观，可自带游泳衣和外国友人一起感受世外桃源，体验高空跳水及森林泳池乐趣，下午游览【湄公河游船】（游览时间约1小时，包船专享两岸风光、专享老挝啤酒 Beer Lao+沁香水果）乘坐游船在湄公河上逆流而上，欣赏湄公河两岸异域风情，品尝当地水果、老挝啤酒，享受属于这里的生活气息，恬淡而慵懒，以一种别样视角来感受琅勃拉邦的风情，晚餐后返回酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、普西山的台阶偏陡，如有高血压、心脏病或腿脚不灵便的游客建议可以在山脚下自由活动。
+                1、布施期间请勿乱走动或挡住出家人的来路；参观皇宫博物馆以期间需着装长袖长裤，不能露肩膀和大腿，进入室内需拖鞋，不可以触碰寺庙内的和尚，以示尊重！
+                <w:br/>
+                2、参观皇宫博物馆期间需着装长袖长裤，不能露肩膀和大腿，进入室内需拖鞋，不可以触碰寺庙内的和尚，以示尊重！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：簸箕宴     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">琅勃拉邦当地5星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -821,164 +825,163 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                琅勃拉邦
-[...10 lines deleted...]
-                2、参观皇宫博物馆期间需着装长袖长裤，不能露肩膀和大腿，进入室内需拖鞋，不可以触碰寺庙内的和尚，以示尊重！
+                琅勃拉邦→（动车）→万象（动车车程约2小时）
+                <w:br/>
+                早餐后，接着前往游览【军区文化园】（游览时间约90分钟），按指定时间前往琅勃拉邦车站乘坐动车【参考车次：C91 12：52-14：56（老挝时间，动车乘坐时间约2小时，最终车次按出团通知书为准）】，抵达后，前往游览【香昆寺】（又名：万佛公园，游览时间约30分钟），佛教在南亚以及东南亚国家非常兴盛，香昆寺因没有僧人与大殿只有有上百座形态各异的佛像的奇特景观而闻名，故又称为“佛像公园”。建造者在这些佛像中更是融合了多个因素，包括有佛教和印度教的哲学思想、肖像学以及一些传说在其中，以至于才会呈现出形态各异、千姿百态的佛像。
+                <w:br/>
+                晚餐后入住酒店！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：田园餐     晚餐：团餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">琅勃拉邦当地5星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：石斛土鸡宴     晚餐：团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">万象网评5星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                琅勃拉邦-（动车）-万象
-[...3 lines deleted...]
-                晚餐后入住酒店！
+                万象
+                <w:br/>
+                早餐后，参观不可错过的艺术天堂【老挝神木博物馆】（游览时间约1小时）展示有雕刻与绘画合二为一的大型版画，接着前往游览老挝人民最神圣的宝地金色造型独特风格的【塔銮】(游览时间约 60 分钟)，其为寮国最宏伟的寺庙，建于 1556 年，传说其中存放有释迦牟尼佛祖的胸骨。
+                <w:br/>
+                午餐享用网红米粉，下午前往另一国家标志【凯旋门】（外观约20分钟）拍照留念，六十年代末，中国政府捐资 1000 万人民币帮助老挝政府重新修缮了凯旋门和广场，使它成为今天的开放式公园，这也见证着中老两国的友谊步行前往隔壁的国家标志性部门，还可参观【总理府】(外围参观约 10 分钟)漂亮的白色建筑宣誓着在这个国家最高的地位。继而前往参观【老挝国家主席府】(外观建议游览时间约 10 分钟)又称“金宫”，现在的金宫是 1973 年在昭阿努冯国王王宫废墟上重建的。虽门口没有卫兵，但不可进入。
+                <w:br/>
+                最后前往【综合土产免税店】（游览时间约90分钟）。晚餐后入住酒店休息。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                当天参观的老挝民族风情园有当地特色针织品以及野生药材展示，非行程内购物店，请根据个人需求理智消费！
+                1、老挝是小乘佛教国家，寺庙有着崇高的地位，要尊重当地的习俗，进入寺庙不能穿无袖上衣、膝盖以上短裙或短裤
+                <w:br/>
+                2、不可以聚众集会，以及做任何危险性动作，禁止任何航拍设备。
+                <w:br/>
+                3、在塔銮的正前方，有一位坐着手持军刀的国王，他是老挝历史的改写人——赛塔提那。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：石斛土鸡宴     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：网红米粉     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">万象网评5星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -989,74 +992,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                万象-广州
-[...1 lines deleted...]
-                早餐后，前往逛【老挝国家礼宴中心】（红木、药材、特产、干果等）（游览时间约90分钟）为家人带一份心意。参观不可错过的艺术天堂【老挝神木博物馆】（游览时间约1小时）展示有雕刻与绘画合二为一的大型版画，其数量巨大，价值无限。这是老挝最具有创造力的艺术家们在不同材质的天然红木板材上通过雕刻与绘画结合展现老挝特色文化，呕心沥血的创作过程将获得铭记，代代相传。
+                万象→送机→广州（参考航班：CZ6092 16:25/19:40）
+                <w:br/>
+                早餐后，前往【西蒙寺拴线祈福】（体验时间约30分钟）地处万象城市之柱的所在地，也是香火最旺、具有万象“母亲寺庙”之称的千年古寺。在此，请僧人为我们拴线祈福，走进老挝人佛教文化的日常点滴。（若高僧外出，则无法安排栓线祈福活动）。
+                <w:br/>
+                随后走进【老挝人家】（体验时间约1小时），探究当地人的生活习惯和风土民情。
                 <w:br/>
                 午餐后乘车前往机场，乘坐航班返回广州，结束愉快旅程！返回温暖的家，一路感谢您的陪伴与信任，朋友多珍重，期待再次与您相遇在老挝！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：中式围餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：围餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1103,53 +1108,53 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州-万象往返经济舱及税，老挝段动车：万荣-琅勃拉邦/琅勃拉邦-万象火车票（我社代订动车团队票开出后不得签转、更改及退票，出票则扣费；如需更改，需要本人携带身份自行到车站签改退，损失自理）。
                 <w:br/>
-                2、酒店标准：老挝全程当地5星酒店（相当于网评四星酒店），升级1晚网评五星酒店；为标准双人间含每人每天一床位（小孩价不占床位）。（注：老挝酒店硬件设施和规模低于国内标准）
-[...1 lines deleted...]
-                3、餐饮标准：全程5早餐/7正餐，（标准团队餐标：40元/餐；特色餐标：50元/餐，10 人每桌8 菜一汤，根据实际人数适当调整菜品）。
+                2、酒店标准：老挝全程当地5星酒店（相当于网评四星酒店），升级2晚网评五星酒店；为标准双人间含每人每天一床位（小孩价不占床位）。（注：老挝酒店硬件设施和规模低于国内标准）
+                <w:br/>
+                3、餐饮标准：全程5早餐/10正餐，（标准团队餐标：40元/餐；特色餐标：50元/餐，10 人每桌8 菜一汤，根据实际人数适当调整菜品）。
                 <w:br/>
                 4、交通标准：使用车辆合法旅游运营资质空调车辆，每人确保一正座，车型根据人数而定。根据琅勃拉邦世界遗产保护的相关规定，到琅勃拉邦当地需换乘15 座小车。
                 <w:br/>
                 5、门票标准：已含行程中景点首道大门票，行程以外不含。
                 <w:br/>
                 6、导游标准：全程优秀领队陪同(领队广州起止)。
                 <w:br/>
                 7、安全标准：旅行社责任险。
                 <w:br/>
                 8、老挝落地签费、小费、出入境杂费 。
                 <w:br/>
                 特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1335,51 +1340,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">咖啡店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">荣昌咖啡：老挝当地土特产等</w:t>
+              <w:t xml:space="preserve">军区文化园：老挝当地土特产等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1406,51 +1411,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">土特产</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">老挝国家礼宴中心：手工艺品等</w:t>
+              <w:t xml:space="preserve">国家森林资源展示中心：手工艺品等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1511,87 +1516,85 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                预定须知：
-                <w:br/>
                 1、成团说明：本产品最少成团人数15人。
                 <w:br/>
                 2、年龄限制：此线路因服务能力有限，无法接待婴儿（14天-2周岁（不含））出行；出于安全考虑，18岁以下未成年人需要至少一名成年旅客陪同；此线路行程强度较大，请确保身体健康适宜旅游，如出行人中有70周岁(含)以上老人，须至少有1位18周岁—69周岁亲友陪同方可参团，敬请谅解。
                 <w:br/>
                 3、人群限制：出于安全考虑，本产品不接受孕妇预订，敬请谅解。
                 <w:br/>
                 4、儿童收费：
                 <w:br/>
-                2-12岁以下儿童不占床费用在成人价格基础上+1000元/人
-[...1 lines deleted...]
-                12-19岁占床在成人价格基础上+1500/人  
+                2-12岁以下儿童不占床费用在成人价格基础上+1300元/人
+                <w:br/>
+                12-19岁占床在成人价格基础上+1800/人  
                 <w:br/>
                 包含：儿童国际段机票及税，半餐、旅游车车位；景点首道门票、不占床。
                 <w:br/>
                 5、持港澳台护照客人，报名加收300/人，做落地签，外籍客人自备签证，并确保有再次入中国签证。
                 <w:br/>
                 6、单房差：本产品可拼房。报价是按照2成人入住1间房计算的价格，如您的订单产生单房，将安排您与其他同性客人拼房入住。如您要求享受单房，请在页面中选择所需房间数或单人房差选项。
                 <w:br/>
                 7、出团通知：最晚在出行前1天您将收到《出团通知书》或服务人员的确认电话，请保持电话畅通并留意来电。如未收到请及时联系工作人员。
                 <w:br/>
                 8、旅游团队用餐，旅行社按承诺标准确保餐饮卫生及餐食数量，但不同地区餐食口味有差异，不一定满足您的口味需求，敬请谅解。
                 <w:br/>
                 9、本产品行程实际出行中，在不减少景点/场馆且征得您同意的前提下，导游、司机可能会根据天气、交通等情况，对您的行程进行适当调整（如调整景点/场馆的游览/参观顺序、变更集合时间等），以确保行程顺利进行。
                 <w:br/>
                 10、旅游团队用餐，旅行社按承诺标准确保餐饮卫生及餐食数量，但不同地区餐食口味有差异，不一定满足您的口味需求，敬请谅解。
                 <w:br/>
                 11、因当地经济条件有限，交通、酒店服务及设施、餐饮等方面与发达城市相比会有一定的差距，敬请谅解。
                 <w:br/>
                 12、禁忌提示：请尊重当地的饮食习惯、习俗禁忌、宗教礼仪等，入乡随俗，融入当地的民风民情。
                 <w:br/>
                 13、在您预订及出游过程中，我们请您特别关注中国外交部领事司发布的安全提醒和中华人民共和国文化和旅游部的出行提示。
                 <w:br/>
                 14、为了您人身、财产的安全，请您避免在公开场合暴露贵重物品及大量现金。上街时需时刻看管好首饰、相机等随身物品。
                 <w:br/>
-                游泳、漂流、潜水、滑雪、溜冰、戏雪、冲浪、探险、热气球、高山索道等活动项目，均存在危险。参与前请根据自身条件，并充分参考当地相关部门及其它专业机构的相关公告和建议后量力而行。
+                15、游泳、漂流、潜水、滑雪、溜冰、戏雪、冲浪、探险、热气球、高山索道等活动项目，均存在危险。参与前请根据自身条件，并充分参考当地相关部门及其它专业机构的相关公告和建议后量力而行。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1783,51 +1786,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>