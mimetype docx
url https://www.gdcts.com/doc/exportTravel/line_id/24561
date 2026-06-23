--- v1 (2025-12-25)
+++ v2 (2026-06-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】突尼斯、摩洛哥深度13天 ▏全程0购物0自费 ▏红色皇城马拉喀什 ▏白色皇城拉巴特 ▏黑色皇城梅克内斯 ▏蓝色皇城菲斯 ▏西迪布塞义德 ▏凯鲁万 ▏艾尔. 杰姆斗兽场 ▏杜兹 ▏马约尔花园 ▏菲斯古城 ▏舍夫沙万（广州SV)行程单</w:t>
+        <w:t xml:space="preserve">【国庆】突尼斯、摩洛哥深度13天 ▏全程0购物0自费 ▏红色皇城马拉喀什 ▏白色皇城拉巴特 ▏黑色皇城梅克内斯 ▏蓝色皇城菲斯 ▏西迪布塞义德 ▏凯鲁万 ▏艾尔. 杰姆斗兽场 ▏杜兹 ▏马约尔花园 ▏菲斯古城 ▏舍夫沙万（广州SV)行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -346,52 +346,50 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：SV883  CANJED  1915 0020  飞行时间约：10小时5分钟
                 <w:br/>
                 转 SV365  JEDTUN  0650 0940 飞行时间：约4小时50分钟
-                <w:br/>
-                内陆航班：AT573  突尼斯-卡萨布兰卡 1800 2115   飞行时间约：3小时15分钟 或TU705  突尼斯-卡萨布兰卡 2230 0110+1 飞行时间约：2小时40分钟
                 <w:br/>
                 返程：SV372 CMNJED 1450 2300  飞行时间约：6小时10分钟 
                 <w:br/>
                 转 SV882  JEDCAN 0205 1630 飞行时间：约9小时25分钟
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -810,53 +808,55 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 哈马马特 — 凯鲁万（车程约1.5小时）— 托泽尔（车程约4小时）
                 <w:br/>
                 上午: 酒店早餐后，乘车前往伊斯兰教的四大圣地之一凯鲁万。凯鲁万有“三百清真寺之城”的美誉，在1988年就被评为世界文化遗产，是突尼斯的精神家园。这里是穆斯林民族进入北非以来最早的居住地，有北非一带最古老的清真寺和世界上最古老的尖塔。
                 <w:br/>
                 参观【凯鲁万奥克巴大清真寺】（游览时间约30分钟），北非历史最悠久、规模最大的清真寺，与麦加、麦地那、耶路撒冷齐名的世界四大清真寺之一。
                 <w:br/>
-                参观【阿格拉比特蓄水池】（游览时间约15分钟），突尼斯古老的水利工程之一，阿拉伯当年入侵突尼斯，以凯鲁万为基地，但是这里缺水，于是他们建起了大大小小的蓄水池，用以收集雨水。每个蓄水池都分为大小两个，大的蓄水池都是用羊皮骆驼皮盖住的，小的则用来收集雨水，通过沉淀再从两个蓄水池中间的小孔流入大的蓄水池，从而收集雨水，解决人们的饮水问题。
-[...1 lines deleted...]
-                参观【西迪·撒哈卜陵墓】（游览时间约30分钟）。圣人西迪·撒哈卜是先知穆罕默德的亲密友人（也有一种说法是先知的理发师）。7世纪时从麦加返回突尼斯，不仅带回了大量经文，还有先知的三根胡须，圣人死后与先知胡须一起葬在凯鲁万，也被称为“胡须陵”。
+                参观【阿格拉比特蓄水池】，突尼斯古老的水利工程之一，阿拉伯当年入侵突尼斯，以凯鲁万为基地，但是这里缺水，于是他们建起了大大小小的蓄水池，用以收集雨水。每个蓄水池都分为大小两个，大的蓄水池都是用羊皮骆驼皮盖住的，小的则用来收集雨水，通过沉淀再从两个蓄水池中间的小孔流入大的蓄水池，从而收集雨水，解决人们的饮水问题。（因维修关闭替换成【比尔布鲁塔水井】）
+                <w:br/>
+                参观【比尔布鲁塔水井】（游览时间约20分钟），Bir Barrouta 的历史可以追溯到公元8世纪凯鲁万建城时期。据传，这口井是由城市的创始人 Uqba ibn Nafi（奥克巴·伊本·纳菲） 挖掘的，用来为居民提供水源。传说中，井水与麦加的圣泉 Zamzam（赞姆赞泉） 相通，因此被穆斯林视为具有神圣意义的水源。许多朝圣者来到凯鲁万时都会前来饮用或取一点井水，以求平安与祝福。
+                <w:br/>
+                参观【西迪·撒哈卜陵墓】。圣人西迪·撒哈卜是先知穆罕默德的亲密友人（也有一种说法是先知的理发师）。7世纪时从麦加返回突尼斯，不仅带回了大量经文，还有先知的三根胡须，圣人死后与先知胡须一起葬在凯鲁万，也被称为“胡须陵”。
                 <w:br/>
                 下午：午餐后前往世界著名的绿洲之一、“椰枣之乡”— 托泽尔。托泽尔的中心地带是面积达1000公顷的椰枣树林，共有20万棵椰枣树。
                 <w:br/>
                 到达后入住酒店，享用酒店晚餐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：突尼斯国菜库斯库斯     晚餐：酒店晚餐   </w:t>
@@ -1090,50 +1090,55 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 苏塞 — 突尼斯（车程约2小时-卡萨布兰卡
                 <w:br/>
                 上午：早餐后乘车前往突尼斯游览【世界文化遗产麦地那老城】（游览时间约30分钟），突尼斯市和苏塞市的“麦地那”老城已经被列入联合国“世界文化遗产”名录。而突尼斯首都突尼斯城的麦地那老城是保护得最好的。
                 <w:br/>
                 下午：游览【布尔吉巴大街】（游览时间约 1小时）这里被称为突尼斯的“香榭丽舍大道”，东西结合风格的建筑是布尔吉巴大街额一道风景，道路中间是人行道，树木四季常青，两旁建筑可谓“东西合璧”，银行、商店坐落其中。
                 <w:br/>
                       约定时间集合乘车前往突尼斯机场，乘机前往卡萨布兰卡。抵达后由导游接机，入住酒店休息。
                 <w:br/>
+                <w:br/>
+                国际参考航班：AT573  突尼斯-卡萨布兰卡 1800 2115   飞行时间约：3小时15分钟或TU705  突尼斯-卡萨布兰卡 2230 0110+1 飞行时间约：2小时40分钟
+                <w:br/>
+                参考航班，可能根据航班情况灵活调整
+                <w:br/>
                 交通：汽车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：航班上或当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1264,72 +1269,74 @@
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马拉喀什-拉巴特（车程约3.5小时）
                 <w:br/>
                 上午：酒店早餐后，游览著名的法国服装设计师伊夫圣罗兰（YvesSaint Laurent）的私人花园——马约尔花园（入内参观约 30 分钟）。
                 <w:br/>
                 下午：乘车前往拉巴特。午餐后，参观【拉巴特皇宫】(外观)和具有北非建筑风格的【麦克苏尔清真寺】（外观），参观【乌达雅堡】（游览时间：约 30分钟），据说乌达雅堡开始是一个小渔村，乌达雅则是一个部落名字，慢慢发展至今成为一个漂亮的小镇，基本是蓝白色彩，不过这个小镇的蓝白是墙体下蓝上白，非常迷人。
                 <w:br/>
-                参观【穆哈穆德5世陵寝和哈桑塔】（游览时间约45分钟），穆罕默德五世（1909-1961），由于1956年摆脱了法国保护统治，后人称现代摩洛哥之父。 穆罕默德五世为前国王哈桑二世的父亲，陵墓内建有陈列馆，藏有阿拉维王朝历代君主画像和五世遗物及其统治时期的历史资料与文献。墓正面是拉巴特的象征。陵墓入口处的皇家骑兵，身穿鲜艳夺目的军服，是游客争相拍照的目标。
+                参观【穆哈穆德5世陵寝和哈桑塔】（游览时间约45分钟），穆罕默德五世（1909-1961），由于1956年摆脱了法国保护统治，后人称现代摩洛哥之父。 穆罕默德五世为前国王哈桑二世的父亲，陵墓内建有陈列馆，藏有阿拉维王朝历代君主画像和五世遗物及其统治时期的历史资料与文献。墓正面是拉巴特的象征。
+                <w:br/>
+                陵墓入口处的皇家骑兵，身穿鲜艳夺目的军服，是游客争相拍照的目标。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：大西洋海鲜午餐     晚餐：当地晚餐或中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐或中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">拉巴特四星酒店Helnan chellah或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1810,117 +1817,115 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                签证标准：突尼斯团队免签、摩洛哥免签。
-[...1 lines deleted...]
-                机票标准：广州起止全程经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
+                签证标准：突尼斯免签、摩洛哥免签。
+                <w:br/>
+                机票标准：广州起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
-                用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12 人一桌，餐标八菜一汤)或特当地餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
+                用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
-                用车标准：空调旅游巴士。（摩洛哥段：10人用17座，15人以上用39座，突尼斯段：9-15人用25座）
-[...1 lines deleted...]
-                导游司机标准：突尼斯、摩洛哥全程优秀英文/法文导游+中文翻译
+                用车标准：空调旅游巴士（摩洛哥段9-12 人用 17 座，13人-18人用27座车，19人以上用 39座；突尼斯段：15人以下用27座，15座以上用53座车）； 
+                <w:br/>
+                导游司机标准：全程中文领队，境外专业司机和中文导游
                 <w:br/>
                 保险标准：旅行社责任险。
+                <w:br/>
+                境外司机导游服务费：RMB1300/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                护照费用；
-                <w:br/>
                 全程单房差:普通单人间单间差RMB3500/人，标准大床房单间差RMB 6000/人；
-                <w:br/>
-                导服：领队服务费，境外当地导游和司机服务费合共：RMB1300元/人. 
                 <w:br/>
                 行程表以外行程费用；
                 <w:br/>
                 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 游客人身意外保险；
                 <w:br/>
                 客人往返出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1961,51 +1966,137 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本产品供应商为：深圳市特色行国际旅行社有限公司，许可证号：L-GD-CJ00457。此团 9人成团，为保证游客如期出发，我社将与其他旅行社共同委托深圳市特色行国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市特色行国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
+              <w:t xml:space="preserve">
+                本产品供应商为：深圳市特色行国际旅行社有限公司，许可证号：L-GD-CJ00457。此团 9人成团，为保证游客如期出发，我社将与其他旅行社共同委托深圳市特色行国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市特色行国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                1、最低成团人数：10人发团；
+                <w:br/>
+                2、若客人报名，收取定金：5000元/人；出发前31天交齐尾款；
+                <w:br/>
+                3、出发前30-21天取消，扣除团款50%；出发前20-15天取消，扣除团款80%；出发前14天-8天内取消，只可退餐费和景点门票费用约1000元；出发前7天内取消，扣除全部团款；
+                <w:br/>
+                4、单独客人报名，保证拼房
+                <w:br/>
+                拼房须知：
+                <w:br/>
+                ※ 本团为节约您的开支，提供同性拼房服务，拼房为随机安排，可能存在生活习惯、作息时间等方面的差异。
+                <w:br/>
+                ※ 您选择拼房，即视为自愿接受该方式可能带来的不确定性。
+                <w:br/>
+                ※. 拼房期间，请相互尊重、包容。若因性格、习惯等原因无法继续合住，需分开入住，由此产生的全部单房差（即每晚额外房间费用）需由您自行承担。
+                <w:br/>
+                ※ 请妥善处理室友关系，严禁打架斗殴等暴力行为。如发生人身伤害或财产损失，责任自负，旅行社概不负责。
+                <w:br/>
+                ※ 为保证旅途愉快，建议对住宿有特定要求者直接选择单人入住。
+                <w:br/>
+                5、如遇航班日期变更或时刻调整，均以航司最终公布的航班时间为准，我社保留整体线路调整的权力。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">退改规则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参团退改约定
+                <w:br/>
+                1、双方一致确认，由于旅行社为推出此次旅游产品，已与履行辅助人（包括航空公司、船方、酒店及旅游景点等）签订了相关合同并按合同约定支付了相应费用且该等费用根据合同约定不可要求退还，如旅游者取消订单将给旅行社造成严重损失；因此，双方一致同意，如旅游者在预定旅游产品后取消订单的，旅行社有权按照以下标准扣除取消费用：
+                <w:br/>
+                出发前30-21天取消，扣除团款50%；
+                <w:br/>
+                出发前20-15天取消，扣除团款80%；
+                <w:br/>
+                出发前14天-8天内取消，只可退餐费和景点门票费用约1000元；
+                <w:br/>
+                出发前7天内取消，扣除全部团款；
+                <w:br/>
+                2、旅游者确认：旅行社已详细讲解该产品退、改规定，本人完全理解并接受本协议的约定，不再具有异议，并
+                <w:br/>
+                同意在发生退改行为时，无条件按照本协议执行。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2090,51 +2181,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>