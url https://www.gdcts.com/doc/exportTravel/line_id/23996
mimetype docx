--- v2 (2026-03-05)
+++ v3 (2026-04-20)
@@ -392,111 +392,115 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【航空公司】广州直飞土耳其首都伊斯坦布尔
+                【航空公司】广州直飞土耳其首都伊斯坦布尔（全国联运+500）
                 <w:br/>
                 【酒店标准】
                 <w:br/>
                 特别安排1晚伊斯坦布尔五星酒店！
                 <w:br/>
                 特别安排1晚棉花堡当地五星温泉酒店，舒缓旅途的疲劳！
                 <w:br/>
                 特别安排1晚爱琴海海滨五星酒店！
                 <w:br/>
                 特别安排1晚番红花城奥斯曼风格民宿体验！
                 <w:br/>
-                卡帕多奇亚特连住2晚，给您多一次机会体验毕生难忘的热气球飞行之旅！
+                卡帕多奇亚 特连住2晚，给您多一次机会体验毕生难忘的热气球飞行之旅！
                 <w:br/>
                 【产品升级】
                 <w:br/>
                 4处小镇，各具特色
                 <w:br/>
                 番红花城小镇、阿瓦诺斯陶瓷小镇、希林斯小镇、朱马勒克小镇
                 <w:br/>
                 5大世界遗产，一网打尽 
                 <w:br/>
                 伊斯坦布尔（世界文化遗产）
                 <w:br/>
                 番红花城（世界文化遗产）
                 <w:br/>
                 卡帕多奇亚格雷梅国家公园（世界文化和自然双遗产）
                 <w:br/>
                 棉花堡（世界文化和自然双遗产）
                 <w:br/>
                 以弗所古城（世界文化遗产）
                 <w:br/>
                 【美食升级】
                 <w:br/>
                 8大美食体验，体验土耳其美食文化：
                 <w:br/>
                 洞穴餐厅瓦罐焖肉餐、海峡海景特色烤鱼餐、土耳其特色披萨餐、风味烤肉餐！
                 <w:br/>
                 土耳其特色开心果冰淇淋、土耳其红茶、土耳其咖啡、希林斯小镇水果酒
                 <w:br/>
                 【特色亮点】
                 <w:br/>
                 新增8大特色亮点
                 <w:br/>
                 1、【图兹湖盐湖】-土耳其的天空之境
                 <w:br/>
                 2、做客卡帕多奇亚当地居民之家
                 <w:br/>
                 3、【世界上最著名的温泉胜地之一棉花堡温泉内埃及艳后罗马古董温泉】，林志玲姐姐拍摄《花样姐姐》曾在此泡温泉；
                 <w:br/>
                 4、打卡网红大桥-伊斯坦布尔加拉塔大桥
                 <w:br/>
                 5、打卡卡帕多奇亚-网红红绿综合线一日游
                 <w:br/>
                 6、伊斯坦布尔City Walk ，漫游伊斯坦布尔老城区
                 <w:br/>
                 7、船游博斯普鲁斯海峡（自费价值USD65）欣赏海峡两岸的美丽风光
                 <w:br/>
                 增游绿色布尔萨----奥斯曼帝国的首都，也是丝绸之路临近西方终点的主要城市。
                 <w:br/>
-                【升级方案】于团队出发前5天，2人起报名，可+RMB2000/人升级热气球体验+1晚洞穴酒店
+                【升级方案】于团队出发前5天，2人起报名，可+人民币300/人体验1晚洞穴酒店
+                <w:br/>
+                于团队出发前5天，可+人民币1800/人升级热气球体验
+                <w:br/>
+                于团队出发前5天，2人起报名，可+人民币2000/人热气球体验+1晚洞穴酒店
                 <w:br/>
                 【贴心服务】土耳其段全程免费车载WIFI，实时分享,长途驱车不再无趣
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -615,51 +619,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州
+                全国各地-广州
                 <w:br/>
                 于广州白云国际机场集合，飞往土耳其的最大城市伊斯坦布尔；
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -693,51 +697,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州/伊斯坦布尔-番红花城 (车程：约5小时)
+                广州-伊斯坦布尔-番红花城 (车程：约5小时)
                 <w:br/>
                 参考航班：CZ8065  0010-0615
                 <w:br/>
                 上午：抵达后导游接机
                 <w:br/>
                 外观圣索菲亚清真寺（外观约15分钟）；
                 <w:br/>
                 后前往参观蓝色清真寺（约30分钟，入内需自备头巾）；  
                 <w:br/>
                 与其一墙之隔便是【古罗马竞技场】（约10分钟），现在被称为苏丹阿合麦特广场。在该广场有三个纪念碑：塞奥道西斯的奥拜里斯克方尖碑、青铜制的蛇柱及君士坦丁奥拜里斯克方尖碑。
                 <w:br/>
                 外观多玛巴切新皇宫（外观约15分钟）
                 <w:br/>
                 下午：驱车前往世界文化遗产番红花城
                 <w:br/>
                 番红花城在17世纪时是番红花贸易以及种植中心，至今番红花仍在城以东的村落种植。番红花也是全世界最贵的香料，大家一定要喝杯当地特产番红花茶（自费）。
                 <w:br/>
                 备注：1.特色民居酒店一般房间较少，若团组人员较多，可能会分开居住
                 <w:br/>
                  2.番红花城民宿绝大多数是没有空调的, 为了保护历史建筑的质感, 当地政府禁止酒店房间内安装现代化例如空调之内的设备, 但是那边的天气都不会很热, 一般都不需要用到空调。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
@@ -881,61 +885,65 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚
                 <w:br/>
                 上午：参观格雷梅露天博物馆（入内参观1小时）
                 <w:br/>
                 前往阿瓦诺斯（Avanos）陶瓷镇，前往手陶瓷馆，欣赏陶瓷制作（约1小时）
                 <w:br/>
-                午餐特别安排洞穴餐厅享用瓦罐焖肉午餐
+                特别安排【中午品尝卡帕多奇亚洞穴餐厅瓦罐餐】，卡帕地区必尝的正宗特色美食，将牛或羊等肉类放入瓦罐里让您享用！
                 <w:br/>
                 下午：前往欣赏当地著名的鸽子谷（约30分钟），蓝眼睛许愿树
                 <w:br/>
-                随后前往精灵烟囱（约20分钟）参观，瞠目结舌的精灵烟囱，无法描述的震撼，大大小小的烟囱状的石山突兀而来，一个跟着一个撞进眼帘，那是卡帕人引以为豪的，世上绝无独有的一片庞大的怪石群。来此地的人们，无不发挥各自的丰富联想，定能让人流连忘返；
-[...5 lines deleted...]
-                做客卡帕多奇亚当地居民之家及品尝当地人家地道的土耳其咖啡或红茶，了解当地人民朴实的生活状况与风土人情；拍照留影后送往酒店享用晚餐。
+                随后前往精灵烟囱（约20分钟）参观，瞠目结舌的精灵烟囱，无法描述的震撼，大大小小的烟囱状的石山突兀而来，一个跟着一个撞进眼帘，那是卡帕人引以为豪的，世上绝无独有的一片庞大的怪石群。来此地的人们，无不发挥各自的丰富联想，定能让人流连忘返
+                <w:br/>
+                参观土耳其手工地毯博特馆（约1小时）
+                <w:br/>
+                特别品尝土耳其特色开心果冰淇淋、土耳其红茶、咖啡
+                <w:br/>
+                做客卡帕多奇亚当地居民之家及品尝当地人家地道的土耳其咖啡或红茶，了解当地人民朴实的生活状况与风土人情；
+                <w:br/>
+                前往格雷梅小镇【日落观景台】，曾有人感叹：卡帕多奇亚最难忘最美丽的场景不是清晨的热气球，而是格雷梅小镇的日落。（不保证日落时分抵达，具体时间以境外导游安排为准）（停留：约 20 分钟）
+                <w:br/>
+                后送往酒店享用晚餐
                 <w:br/>
                 推荐自费：卡帕多奇亚吉普车之旅；
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：瓦罐焖肉午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
@@ -977,51 +985,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多齐亚-孔亚-棉花堡  (车程：约8小时)
                 <w:br/>
                 上午：早餐后驱车前往孔亚（行车约3.5小时），参观奥兹康纳地下城（入内参观）（游览时间约30分钟），这个巨大的隧道迷宫有七八层深，拥有洞穴、通道以及通风孔等设施，是古代的人们为避免战乱而修建的建筑奇观;
                 <w:br/>
                       途中游览【苏丹哈迈古驿站】（外观约30 分钟）现存于土耳其境内最宏伟的一座驿站，位于 Aksaray 以
                 <w:br/>
                 西 40 公里处。自古是安纳托利亚地区商旅必经之地，亦为丝路的中继站。在塞尔柱土耳其时代由于商贩云集，成为通商重镇。这段辉煌时期遗留至今的建筑代表作莫过于宏伟高大的驿站
                 <w:br/>
-                特别安排【中午品尝孔亚正宗特色1米长披萨Etli Ekmek】，将肉末、洋葱、新鲜番茄和胡椒彻底混合，涂在纵向打开的面团上在炉中烘烤，特别是在婚礼和仪式上供客人享用，这是来孔亚的游客必尝的一道菜
+                特别安排【中午品尝孔亚正宗特色长条披萨Etli Ekmek】，将肉末、洋葱、新鲜番茄和胡椒彻底混合，涂在纵向打开的面团上在炉中烘烤，特别是在婚礼和仪式上供客人享用，这是来孔亚的游客必尝的一道菜
                 <w:br/>
                 下午：午餐后继续乘车前往帕姆卡莱（行车约 4 小时）
                 <w:br/>
                 抵达后入住酒店休息，晚餐在酒店内用自助餐，可免费享受温泉浴，旅途劳顿一洗而空(请携带泳衣泳帽）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：长条披萨餐     晚餐：酒店晚餐   </w:t>
@@ -1064,52 +1072,50 @@
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 棉花堡-希林斯小镇-库萨达斯/伊兹密尔  (车程：约4小时)
                 <w:br/>
                 上午：早餐后参观土耳其天然奇景的著名度假区—棉花堡（约1小时）；
                 <w:br/>
                 另外还将游览希拉波利斯古城遗址（约1小时）；
                 <w:br/>
                 特别安排【中午品尝棉花堡特色烤羊肉餐】，这是棉花堡最具特色的美食，不要错过这一地道美味。
-                <w:br/>
-                参观【世界上最著名的温泉胜地之一棉花堡温泉内埃及艳后罗马古董温泉】(游览时间约20分钟)，，林志玲姐姐拍摄《花样姐姐》曾在此泡温泉；（如需泡温泉游泳，费用现付自理）
                 <w:br/>
                 前往棉纺店或乳胶店（约1小时）；
                 <w:br/>
                 下午：前往土耳其西端爱琴海边的渡假圣地－库萨达斯，抵达后入住酒店休息。
                 <w:br/>
                 特别说明：库萨达斯五星酒店较少，如库萨达斯酒店满房，则前往伊兹密尔入住酒店
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1535,129 +1541,131 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.机票标准：广州白云国际机场起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费） 
                 <w:br/>
-                2. 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
-[...9 lines deleted...]
-                7.保险标准：旅行社责任险
+                2.签证标准：免签（仅限中国大陆护照，其他国籍护照另询）
+                <w:br/>
+                3. 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
+                <w:br/>
+                4. 用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标六菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
+                <w:br/>
+                5.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
+                <w:br/>
+                6. 用车标准：空调旅游巴士。（7人以下用7座，8-15人用25座，20人以上用44座）
+                <w:br/>
+                7.导游司机标准：全程中文领队，境外专业司机，中文导游或英文导游+中文翻译
+                <w:br/>
+                8.保险标准：旅行社责任险
+                <w:br/>
+                9.司机导游服务费：2000元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                不含项目：
+                <w:br/>
                 1.护照费用；
                 <w:br/>
-                2. 司机导游服务费以及酒店税：RMB1500/人（请出发前结清）
-[...17 lines deleted...]
-                11. 客人往返国内出境口岸的一切费用；
+                2. 全程单房差RMB3000（酒店单房差仅指普通单人间(如客人要求大床单间或单独一人住标双，单房差另议)
+                <w:br/>
+                3. 行程表以外行程费用；
+                <w:br/>
+                4. 行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                5. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8. 游客人身意外保险；（强烈建议客人自行购买旅游意外险）
+                <w:br/>
+                9. 客人往返国内出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1861,51 +1869,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">土耳其是世界上皮革工业发达国家之一，每季推出的款式变化比较新颖、独特、颜色搭配鲜亮自然大方、不仅有自己本国的设计理念，大多数融合了意大利、法国的流行元素。首先欣赏一场精彩的T台秀，帅哥、美女身着各式皮衣纷纷亮相T台相继登场走秀。经专业人士的讲解，了解土耳其皮衣的特质后，由专业的服务人员将根据您个人的需求提供专业的意见，使您购得满意的皮具。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2163,50 +2171,866 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伊斯坦布尔旋转舞表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                Mevlevi Sema Show  ( ~ 1 hour )  min 6 pax (宗教舞蹈，恕不提供餐饮）
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球飞行 （卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                卡帕多奇亚、肯尼、南非是世界上玩热气球最受欢迎的三个地方，游人在此可以乘坐热气球观看卡帕多奇亚全景。卡帕多奇亚由于火山喷发后形成的熔岩，在自然风蚀后形成的千奇百怪的地形，山谷的衍生，山脉的褶皱，弯曲的河流，散落的集镇，一切尽在鸟瞰中。通常在日出前的片刻，热气球开始起飞，乘客上升到大约300米的高空欣赏日出以及卡帕多奇亚的全景。下降时则漂浮过山谷之间，令游人尽情欣赏童话般的烟囱和洞穴，并从绝佳的角度进行摄影或录像。着陆后，您将获得一杯香槟以庆祝您的冒险之旅，而且还会收到一份飞行证书证明您的空降体验。
+                <w:br/>
+                （为保障游客的安全，土耳其当局严格管制热气球数量，如当天限额已满将无法预定，建议尽早预定；如天气不好，将无法安排飞行,旅行社无违约责任）
+                <w:br/>
+                时间：约2小时，飞行时间约40分钟
+                <w:br/>
+                价格：USD320
+                <w:br/>
+                (棉花堡热气球 USD300)
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 320.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">复古老爷车热气球拍照（固定位置供拍照）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                恐高不敢坐热气球？
+                <w:br/>
+                热气球其实还有另外一种玩法啦！那就是租辆老爷车去追逐热气球，以热气球为背景可以拍出很多好看的照片。（4-5人一辆车，无摄影师）
+                <w:br/>
+                最低人数：3人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉普车探索之旅 （卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘越野车探索卡帕多奇亚是最令人兴奋的事情，越野车让您可以畅享山谷、教堂和文化美景；带您去人烟罕至的地方，让您远离喧嚣，看尽青山绿水，感受越野旅游带来的兴奋。(4人一辆车）
+                <w:br/>
+                最低人数：4人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡帕多奇亚四驱ATV体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">零距离观赏卡帕多奇亚奇特地貌的最刺激方式--ATV驾驶。由专业领队带领，驾驶ATV穿梭于卡帕多奇亚最具特色的精灵烟囱群，体验探险者的乐趣，寻找隐藏在山间的拜占庭教堂以及古老的村落遗迹，体会最原汁原味的风土人情。（注意：此项目为刺激性项目。行驶过程中较为颠簸，存在一定风险性，心脏病、高血压及70周岁以上游客请勿报名此项目！）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其之夜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                土耳其是肚皮舞的发源地之一，但它与现代埃及表演流派的风格截然不同，土耳其舞者通常穿着比较暴露，不过这并不是这种风格的要求。土耳其肚皮舞以动作大胆、奔放，幅度很大著称。胯部的动作非常夸张，而且穿着比较暴露，很有视觉冲击力。除此之外视情况可能还会增加一些土耳其当地特色舞蹈表演（不含餐，如需含餐另加USD10/人）
+                <w:br/>
+                最低人数：8人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其浴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                土耳其浴是中东地区在公众浴场进行的一种传统洗浴方式，利用浴室内的高温，使人大汗淋漓，再用温水或冷水淋浴全身，达到清除污垢，舒活筋骨，消除疲劳的目的。
+                <w:br/>
+                最低人数：8人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其半日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                多玛巴赫切新皇宫入内参观+中村港口休闲街+皮埃尔落蒂山+当地午餐+香料市场
+                <w:br/>
+                伊斯坦布尔的【中村港口休闲街】 Ortakoy Street(约 1 小时)自由活动 ——最酷、最别致的临近村落，座落于欧亚大陆桥下，博斯普鲁斯海峡岸边，是伊斯坦布尔最酷、最别致的临近街道。那里的历史气息，艺术气息和时尚气息吸引着很多年轻、时尚的白领、居民和游客钟爱。在中村象征性建筑物--中村清真寺下拍摄的落日下的欧亚大桥别有一番风味。您可停下来喝杯茶或咖啡，品尝本地的特色美食及小吃，逛逛中村的精品小店，时而可以欣赏街头艺人的即兴表演。 
+                <w:br/>
+                【皮埃尔•洛蒂山】（约 30 分钟）--这里是眺望金角湾的最佳地点，随着缆车攀升金角湾波澜美景和博斯普鲁斯海峡展现无余，身处美景，客人可自行在露天的洛蒂咖啡馆点一杯会算命的土耳其咖啡或者甜甜的红茶，别是一番滋味。 
+                <w:br/>
+                【香料市场】：香料市场，也就是伊斯坦布尔的埃及市场，在金角湾安拉太大桥起点处，旁边紧挨新清真寺。由于 600 年前埃及人通过海运来到这里做生意，所以被称为埃及市场，以五颜六色的香料和催情香水闻名于世。现在这里也是纪念品、水果、坚果等生活用品批发市场。
+                <w:br/>
+                最低人数：8
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 135.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">棉花堡滑翔伞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                一对一的教练将带您乘坐滑翔伞欣赏棉花堡全景。为确保游客安全，滑翔伞公司将根据游客的不同身高及体重来分配不同教练，同时将提供每人一套安全头盔及飞行服以备飞行使用。（报名限制：此项目为刺激性项目，报名者仅限于18-55周岁之间的成年人，癫痫症、哮喘、心脏病患者及腰部功能障碍或身体欠佳等人士切勿参加。报名游客体重必须在40-100公斤之间。注意事项：由于高空飞行风速较大，请参加者当日着装注意保暖，并自备防风眼镜。由于滑翔伞为刺激性项目，具有一定危险性，参加者务必听从教练指挥，切勿做出危险性动作。参加该项目时，请遵守次序，切勿拥挤推诿）
+                <w:br/>
+                项目说明：成人与儿童同价
+                <w:br/>
+                体重要求：40-100公斤
+                <w:br/>
+                年龄限制：5 岁以上可以飞行
+                <w:br/>
+                最低人数：8人
+                <w:br/>
+                <w:br/>
+                时间：约30分钟（实际飞行时间约5-15分钟，视天气情况而定）（不含视频及照片）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2318,51 +3142,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">土耳其旅游电子签</w:t>
+              <w:t xml:space="preserve">免签</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2540,51 +3364,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2757,50 +3581,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>