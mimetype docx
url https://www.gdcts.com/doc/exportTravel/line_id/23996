--- v3 (2026-04-20)
+++ v4 (2026-07-17)
@@ -699,52 +699,50 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-伊斯坦布尔-番红花城 (车程：约5小时)
                 <w:br/>
-                参考航班：CZ8065  0010-0615
-                <w:br/>
                 上午：抵达后导游接机
                 <w:br/>
                 外观圣索菲亚清真寺（外观约15分钟）；
                 <w:br/>
                 后前往参观蓝色清真寺（约30分钟，入内需自备头巾）；  
                 <w:br/>
                 与其一墙之隔便是【古罗马竞技场】（约10分钟），现在被称为苏丹阿合麦特广场。在该广场有三个纪念碑：塞奥道西斯的奥拜里斯克方尖碑、青铜制的蛇柱及君士坦丁奥拜里斯克方尖碑。
                 <w:br/>
                 外观多玛巴切新皇宫（外观约15分钟）
                 <w:br/>
                 下午：驱车前往世界文化遗产番红花城
                 <w:br/>
                 番红花城在17世纪时是番红花贸易以及种植中心，至今番红花仍在城以东的村落种植。番红花也是全世界最贵的香料，大家一定要喝杯当地特产番红花茶（自费）。
                 <w:br/>
                 备注：1.特色民居酒店一般房间较少，若团组人员较多，可能会分开居住
                 <w:br/>
                  2.番红花城民宿绝大多数是没有空调的, 为了保护历史建筑的质感, 当地政府禁止酒店房间内安装现代化例如空调之内的设备, 但是那边的天气都不会很热, 一般都不需要用到空调。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1155,53 +1153,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊兹密尔/库萨达斯-布尔萨（约420公里 ，车程6小时）
                 <w:br/>
-                上午：酒店早餐后前往参观现仍保存得极为完整的以弗古城（约2小时）；
-[...1 lines deleted...]
-                随后参观【阿尔忒弥斯神庙】（入内参观约30分钟左右）：长达125米，占地6000多平方米，是古希腊最大的神庙之一。它由137根巨大的大理石圆柱构成，每一根圆柱上都镶嵌着独特的人物浮雕。这些雕刻是艺术和工艺的杰作，体现了古代希腊的精湛技艺。这个神庙所在的城市曾是当地文化和经济的中心，鼎盛时期有着30多万人口，经济繁荣，文化昌盛，成为了一个独特的运行系统。
+                上午：酒店早餐后前往参观现仍保存得极为完整的以弗所古城（约2小时）；
+                <w:br/>
+                随后参观【阿尔忒弥斯神庙】（参观约10分钟左右）；
                 <w:br/>
                 前往土耳其特色糖果店，自由选购土耳其软糖（约1小时）
                 <w:br/>
                 皮衣店（约 1.5 小时），欣赏皮衣 T 台秀。
                 <w:br/>
                 下午：午餐后驱车前往塞尔柱省东边郊外9公里的小山城【希林斯】(游览时间约1小时)，以出产水果酒闻名，沿途葡萄园、水蜜桃、苹果、橄榄等果园座于山丘上；特别安排免费品尝一杯水果酒.
                 <w:br/>
                 小镇风光不同古文明遗址，街道上尽是特色酒馆、餐厅、纪念品小店、香料、橄榄制品及最出名的水果酒，从草莓、苹果、水蜜桃、哈密瓜、樱桃、蓝莓、梨子应有尽有，您可于此浅尝各种水果酒的味道享受一番哦；
                 <w:br/>
                 后驱车前往布尔萨（行车约4小时），抵达后入住当地五星酒店；
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1603,52 +1601,50 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                不含项目：
-                <w:br/>
                 1.护照费用；
                 <w:br/>
                 2. 全程单房差RMB3000（酒店单房差仅指普通单人间(如客人要求大床单间或单独一人住标双，单房差另议)
                 <w:br/>
                 3. 行程表以外行程费用；
                 <w:br/>
                 4. 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 5. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 6. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 7. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 8. 游客人身意外保险；（强烈建议客人自行购买旅游意外险）
                 <w:br/>
                 9. 客人往返国内出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2525,51 +2521,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉普车探索之旅 （卡帕多奇亚）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2600,51 +2596,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">卡帕多奇亚四驱ATV体验</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2671,51 +2667,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">土耳其之夜</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2902,51 +2898,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">240 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 135.00</w:t>
+              <w:t xml:space="preserve">$(美元) 145.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">棉花堡滑翔伞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2986,51 +2982,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+              <w:t xml:space="preserve">$(美元) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3098,50 +3094,95 @@
                 <w:br/>
                 1）行程中所列酒店星级标准为当地酒店评定标准；
                 <w:br/>
                 2）按照酒店惯例，每标间可接待两大人带一个1.2米以下儿童（不占床），具体费用根据所报团队情况而  
                 <w:br/>
                 定；若一个大人带一个1.2米以下儿童参团，建议住一标间，以免给其他游客休息造成不便；
                 <w:br/>
                 4.退费说明：
                 <w:br/>
                 1）如遇天气、战争、罢工、地震等人力不可抗力因素无法游览，我社将按照旅行社协议，退还未游览景点门票费用，但赠送项目费用不退；
                 <w:br/>
                 2）游客因个人原因临时自愿放弃游览，酒店住宿、餐、车等费用均不退还；
                 <w:br/>
                 5.补费说明：
                 <w:br/>
                 1）如遇航空公司政策性调整机票价格，请按规定补交差价。机票价格为团队机票，不得改签换人退票；
                 <w:br/>
                 2）如果旅游目的地国家政策性调整门票或其他相关价格，请按规定补交差价；
                 <w:br/>
                 6.其他说明：
                 <w:br/>
                 1)我社处理游客意见，以游客交回的《团队意见反馈表》为依据，请您秉着公平、公正、实事求是的原则
                 <w:br/>
                 填写《团队意见反馈表》
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨提示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自费项目价格会随淡旺季或季节性进行调整，请按出团通知书为准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -3364,51 +3405,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>