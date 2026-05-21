--- v2 (2026-03-05)
+++ v3 (2026-05-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">肯尼亚10天7晚| 安博塞利国家公园 | 长颈鹿公园 | 马赛马拉国家野生动物保护区 | 马赛村 | 马拉河徒步 | 纳瓦沙湖 | 埃尔门泰塔湖 | 爱尔莎庄园费尔蒙有点甜（长沙CZ）行程单</w:t>
+        <w:t xml:space="preserve">费尔蒙有点甜肯尼亚10天7晚| 安博塞利国家公园 | 长颈鹿公园 | 马赛马拉国家野生动物保护区 | 马赛村 | 马拉河徒步 | 纳瓦沙湖 | 埃尔门泰塔湖（长沙CZ）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1441,50 +1441,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、签证标准：肯尼亚电子旅行授权（护照扫描件+电子版彩色照片）；
                 <w:br/>
                 2、机票标准：长沙往返全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）；联运航班（即航空公司将客人从【始发地】经【中转地】运送至【目的地】）均为航司配套优惠政策，仅适用于搭配南航（CZ）非共享航班；若委托旅行社预定了联运航班的，航班一旦匹配成功则不允许修改和取消；客人必须顺次使用联运航班，否则，若客人因自身原因未使用其中一程航班的，则后续航班将自动被航空公司取消，由此造成的损失均自行承担。
                 <w:br/>
                 3、酒店标准：行程中所列酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排，境外酒店无挂星制度，评核以房间装修为标准，最终入住情况由当天办理入住时酒店安排）；
                 <w:br/>
                 4、用餐标准：行程中所列餐食，午晚餐如果是中式团队餐（10-12人一桌，餐标六菜一汤)或特色餐（以行程为准）。在所有公园内用西式自助餐，如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）；
                 <w:br/>
                 5、景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 6、用车标准：6人共乘坐一台7-9座越野车（无空调）；有可能内罗毕市区会安排22座考斯特；
                 <w:br/>
                 7、向导司机标准：全程中文领队（9人以上安排领队），境外专业司机和中文向导（跳车服务：向导和领队按顺序分段到每台车进行服务）；
                 <w:br/>
                 8、购物标准：无购物店，行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
                 9、自选标准：以行程表所安排的自费项目为准，不增加额外行程项目（须经全体团员签字同意方可增加），具体安排详见《旅游合同自选补充协议》；
                 <w:br/>
                 10、旅行社责任险。
+                <w:br/>
+                11、境外司机、向导服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1492,65 +1494,63 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
                 2、全程单房差RMB 5600/人（平日）&amp;RMB 8000 (入住涉及7-8月）&amp;RMB 6500 (入住涉及6、9、10月）（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
-                3、境外司机、向导服务费（不含RMB 1000/人）；
-[...13 lines deleted...]
-                10、12周岁以下，不占床按照成人9折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
+                3、行程表以外费用；
+                <w:br/>
+                4、行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
+                <w:br/>
+                5、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6、旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8、游客人身意外保险及客人往返出境口岸的一切费用。
+                <w:br/>
+                9、12周岁以下，不占床按照成人9折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1842,102 +1842,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">行程见附件</w:t>
+              <w:t xml:space="preserve">热气球探险（约2小时）USD 480.00/人（78月USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 480.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2183,51 +2183,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>