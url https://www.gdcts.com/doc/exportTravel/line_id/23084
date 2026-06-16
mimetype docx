--- v0 (2025-11-05)
+++ v1 (2026-06-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【魅力天门山】湖南双高4天｜红色韶山｜千古情表演｜仙境张家界｜茶峒边城｜浪漫凤凰｜一价全含0购物0必消｜超值升级一晚张家界豪华四钻酒店｜超值赠送湘西大型特色表演《千古情》行程单</w:t>
+        <w:t xml:space="preserve">【魅力天门山】湖南双高4天｜红色韶山｜梦幻张家界表演｜仙境天门山｜宝峰湖｜茶峒边城｜浪漫凤凰｜一价全含0购物0必消｜超值升级一晚张家界豪华四钻酒店｜超值赠送湘西大型特色表演《千古情》行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZJJXZY-ML20240506</w:t>
+              <w:t xml:space="preserve">ZJJXZY-ML20260611-XYX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,106 +345,118 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：广州南/广州白云-衡阳东参考7：00-12：00之间车次（具体车次时间以实际出票为准）
                 <w:br/>
-                回程：衡阳东-广州南/广州白云参考15：00-22：00之间车次（具体车次时间以实际出票为准）
+                回程：衡阳东-广州南/广州白云参考17：00-23：00之间车次（具体车次时间以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★红色韶山：游览5A级风景区、中国革命的摇篮——韶山，沿着伟人足迹，传承革命精神，缅怀一代伟人；
-[...7 lines deleted...]
-                ★中国最浪漫的古城凤凰古城：邂逅一个人·艳遇一座城！跟着沈从文一起探寻吊脚楼里的小城故事
+                ■红色韶山：游览5A级风景区、中国革命的摇篮——韶山，沿着伟人足迹，传承革命精神，缅怀一代伟人；
+                <w:br/>
+                ■梦幻张家界：一生必看的湘西特色大型演出——《梦幻张家界》
+                <w:br/>
+                ■世界上最美的空中花园：天界仙境——张家界天门山森林公园
+                <w:br/>
+                赠送户外缆车双程上下
+                <w:br/>
+                挑战空中之路-天门山玻璃栈道；
+                <w:br/>
+                叹鬼谷天堑、鬼谷栈道；
+                <w:br/>
+                观世界最高海拔天然穿山溶洞天门洞；
+                <w:br/>
+                摄99道湾天门山通天大道；
+                <w:br/>
+                ■宝峰湖：5A级景区，人间瑶池宝峰湖
+                <w:br/>
+                ■边城茶峒：打卡沈从文笔下的边城茶峒，体验一脚踏三省的奇妙旅程
+                <w:br/>
+                ■中国最浪漫的古城凤凰古城：邂逅一个人·艳遇一座城！跟着沈从文一起探寻吊脚楼里的小城故事
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -613,262 +625,237 @@
                 <w:br/>
                 景点：韶山
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：张家界市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：团餐，30元/人/餐，10人一桌     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">张家界参考酒店：锦华/天子主楼/半月溪或不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">张家界参考酒店：武陵源恒祥酒店或不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                张家界天门山·张家界千古情
-[...27 lines deleted...]
-                游览结束后乘BUS前往【张家界千古情景区】由世界演艺第一的宋城演艺倾力打造，位于张家界核心景区武陵源风景名胜区，近距离体验非遗文化的魅力。赠赏“一生必看的演出”大型歌舞《张家界千古情》，浓缩了张家界亿万年的历史文化与传说，分为《沧海桑田》《武陵仙境》《天子山传说》《小城往事》《马桑树》《爱在湘西》等场。演出运用先进的声光电等高科技手段，呈现出上天入地、出其不意的效果，让观众时刻沉浸在演出中，身临其境地欣赏大自然的鬼斧神工、海底世界的缤纷多彩、如梦似幻的武陵仙境、数千吨大洪水瞬间倾泻而下的神奇壮观。
+                宝峰湖·张家界天门山·《梦幻张家界》表演
+                <w:br/>
+                早餐后游览游世界自然遗产、5A级景区、《西游记》拍摄地【人间瑶池-宝峰湖景区】。打卡《西游记》水帘洞拍摄地·网红游船对山歌，宝峰湖是世界自然遗产、世界地质公园、国家首批5A级旅游区张家界武陵源的组成部分，是张家界精品游览线路之一，是电视剧《西游记》之《真假美猴王》中水帘洞、花果山实景拍摄地之一，是山水风光与民族文化结合的综合性景点。
+                <w:br/>
+                下午游览【天门山国家森林公园】（含大门票+上下山大索道+环保车，扶梯32元鞋套5元自愿自理非必消）；天门山海拔1518.6米，是张家界的文化圣地，留有大量赞咏天门山的诗词，更有众多神闻传说，被尊为“张家界之魂”。天门山是国家5A级旅游区，更有着“中国最值得外国人去的50个地方、中国最令人向往的地方、湖南新潇湘八景、中国自驾游百强景区、中国网民最关注的十大景区”等多项荣称。【通天大道】扶摇直上九重云霄，沿途可领略天门山的惊险奇崛，荡气回肠，被世人称为“公路奇观”。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：天门山，张家界千古情
+                景点：宝峰湖，张家界天门山，梦幻张家界表演
                 <w:br/>
                 购物点：无
                 <w:br/>
-                自费项：无
+                自费项：天门山扶梯32元，鞋套5元
                 <w:br/>
                 到达城市：张家界市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：X     晚餐：团餐，30元/人/餐，10人一桌   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">张家界参考酒店：锦华/天子主楼/半月溪或不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">张家界参考酒店：武陵源恒祥酒店或不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店·土司城·茶峒边城（约2小时车程）凤凰古城
-[...8 lines deleted...]
-                <w:br/>
+                土司王府·茶峒边城·凤凰古城
+                <w:br/>
+                早餐后游览【土司王府】（如遇接待量超负荷或政策性关闭，此景点调整为土司城或湘西府，游览时间约2个小时），这是一座古老的土家山寨，土家人心中的圣地，内有醉人的土家拦门酒，神秘的土家祭祖活动、土家历史文物展示、土家民俗演示等，其中“九重天”、“千人毛古斯”获两项世界吉尼斯之最。是一个浓缩了土家族农耕文化、兵战文化、土司历史、建筑艺术、工艺美术、民俗风情以及饮食起居的大型民俗文化景点。
+                <w:br/>
+                后前往【边城茶峒】（车程约3小时）茶峒古镇是湖南省湘西州的边城镇，地处湖南，贵州，重庆三省的交界处。这是一种奇妙的体验，一座小城，就是三个城市。沈从文笔下的边城·茶峒素有“一鸡鸣三省”“一脚踏三省”“一锅煮三省”之称。古镇始建于200多年前的清嘉庆年间，漫步镇中百年老屋鳞次栉比，几百米长的吊脚楼群显现了土家族苗族聚居的特点，此情此景与沈老先生笔下30年代的茶峒差别不大。遥望河对岸的重庆洪安，岸上有涂满革命标语的炮楼，也有“刘邓大军入川纪念碑”。然后也可以自费乘船泛舟江上，来到三省交界的界碑处打卡。
+                <w:br/>
+                后BUS赴凤凰古城（约2小时左右），晚上夜游"中国最美的小城"之誉的【凤凰古城】（凤凰古城景区接驳环保车已含）一代文豪沈从文在凤凰度过了他的童年和少年时代，他创作的《边城》描绘了湘西边陲之地特有的风土人情，奠定了沈从文先生在文学史上的历史地位，有道是“不读沈从文，枉到凤凰城”。沿沱江两岸漫步，欣赏沈从文笔下的悠悠沱江水，翩翩吊脚楼，远眺画家黄永玉夺翠楼。
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
                 1、2016年4月10日开始，凤凰古城取消围城强制购票，客人可在古城自由参观
                 <w:br/>
-                2、凤凰古城为敞开式民用商业区，银饰、牛角梳、蜡染、当地小吃等特色商品导游义务介绍，旅游者购物行为为自主选择，旅行社不接受凤凰区域旅游者购物方面的投诉。
-[...1 lines deleted...]
-                3、凤凰属于湘西偏远小镇，旅游开发较晚，旅游住宿酒店条件有限，加上靠近沱江，较为潮湿，房间可能会有轻微霉味，入住后请打开空调通风，不要开窗。条件不能和市区以及一线城市做比较，敬请理解！
+                2、凤凰古城至高铁站路程行车途中旅游用车司机可能有兜售腊肉姜糖等特产行为，属当地所有旅游车普遍性正常现象，可自由选择购买，如有强迫，请第一时间拨打我社质监投诉电话，以便及时处理。
+                <w:br/>
+                3、凤凰古城为敞开式民用商业区，银饰、牛角梳、蜡染、当地小吃等特色商品导游义务介绍，旅游者购物行为为自主选择，旅行社不接受凤凰区域旅游者购物方面的投诉。
+                <w:br/>
+                4、凤凰属于湘西偏远小镇，旅游开发较晚，旅游住宿酒店条件有限，加上靠近沱江，较为潮湿，房间可能会有轻微霉味，入住后请打开空调通风，不要开窗。条件不能和市区以及一线城市做比较，敬请理解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：土司城、茶峒边城、凤凰古城
+                景点：土司王府、茶峒边城、凤凰古城
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：湘西凤凰古城
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：X     晚餐：团餐，30元/人/餐，10人一桌   </w:t>
+              <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：团餐，30元/人/餐，10人一桌     晚餐：团餐，30元/人/餐，10人一桌   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">凤凰参考酒店/特色客栈：河岸假日/凤廷/莫林或不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1425,102 +1412,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">天门山扶梯，天门山鞋套</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="indent"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1547,145 +1534,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...35 lines deleted...]
-                14、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                <w:br/>
+                2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、根据《旅游法》相关规定：因台风/大雨/大雾等不可抗力因素造成旅游者不能出行或当地滞留的，旅行社会协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担。
+                <w:br/>
+                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、湖南部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
-                8）孕妇及行动不便者，
-[...41 lines deleted...]
-                   年  月  日                                       年   月   日
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                <w:br/>
+                此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由张家界相知游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1914,51 +1861,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>