--- v1 (2026-06-16)
+++ v2 (2026-08-15)
@@ -1536,103 +1536,101 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由张家界相知游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、根据《旅游法》相关规定：因台风/大雨/大雾等不可抗力因素造成旅游者不能出行或当地滞留的，旅行社会协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担。
                 <w:br/>
                 4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、湖南部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满18周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
                 11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
                 <w:br/>
                 12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
                 <w:br/>
                 13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
-                <w:br/>
-                此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由张家界相知游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1861,51 +1859,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>