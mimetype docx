--- v2 (2026-03-02)
+++ v3 (2026-10-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【烟雨松湖】东莞1天游丨外观华为欧洲小镇丨逛东莞“小丽江”西溪古村行程单</w:t>
+        <w:t xml:space="preserve">【东莞生态美食1天】东莞莲湖公园荷花盛开丨潮创园区33小镇丨东莞可园行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260206SP10317685</w:t>
+              <w:t xml:space="preserve">TX-20260612SP10316518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -400,59 +400,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *满目尽金黄 赏松山湖黄花风铃木
-[...7 lines deleted...]
-                *品尝新鲜现炒自助素食  管饱管够
+                ☆荷花池畔，邂逅初夏的清凉世界-莲湖公园 
+                <w:br/>
+                ☆荷花盛开 夏日风情 夏日赏荷好去处
+                <w:br/>
+                ☆读懂半部岭南文化史-清代广东四大名园-东莞可园 
+                <w:br/>
+                ☆东莞潮流创意产业园--33小镇 打卡华南美术馆 做文艺青年
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,81 +567,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州----粤晖园--松山湖--返程
-[...10 lines deleted...]
-                --------【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】--------
+                第一天：集中地-东莞可园-东莞33小镇-莲湖公园-返程 含：不含餐
+                <w:br/>
+                从集中地乘坐旅游巴士前往【东莞可园】（车程约1小时，游览约1小时）
+                <w:br/>
+                【东莞可园】东莞可园是岭南园林的典型代表，与顺德清晖园、佛山梁园、番禺余荫山房并称为“清代广东四大名园”。它以“小巧玲珑、设计精巧”著称，在有限的空间内融合了住宅、庭院、书斋和花园，是体验岭南建筑艺术和文化气息的绝佳去处。
+                <w:br/>
+                随后前往【东莞33小镇】（车程约10分钟，游览约1小时）东莞33小镇是广东省省级旅游休闲街区，由旧工业区改造而成，是集文化、艺术、商业于一体的复合型文创产业园。这里既有复古的工业风建筑，又有时尚的潮流业态，是东莞极具代表性的城市新地标。33小镇的前身是乌石岗工业区，曾是诺基亚、索尼等国际品牌的配件生产基地。通过“三旧改造”，这里保留了红砖厂房的工业记忆，融入了东莞32个镇街的文化元素，实现了华丽转身。
+                <w:br/>
+                工业风建筑：斑驳的白粉墙、裸露的红砖、巨大的厂房结构，随手一拍就是大片，非常出片。
+                <w:br/>
+                多元功能区：园区分为文化创意区、休闲体验区和创客商务区三大板块，实现了“生活+产业+孵化”的融合。
+                <w:br/>
+                午餐：自理。
+                <w:br/>
+                餐后前往【东莞莲湖公园】（车程约40分钟，游览约1.5小时）东莞莲湖公园（莲湖风景区）是东莞市桥头镇著名的赏荷胜地，被誉为“中国荷花名镇”的核心景区。这里拥有300亩的广阔荷塘，是粤港澳大湾区夏季赏荷的绝佳去处。
+                <w:br/>
+                当前正值2026年5月，莲湖的荷花已开始陆续绽放，部分早荷（如“寸三莲”）已迎来花期，预计在5月下旬至6月初将迎来盛花期，届时千荷竞放，景色蔚为壮观。
+                <w:br/>
+                随后结束愉快行程，乘车返回温馨的家！
+                <w:br/>
+                行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                <w:br/>
+                --------【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】------
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：自助素食馆（赠送项目，如遇素食馆关闭，请自理午餐，无费用退）     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -688,111 +698,113 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.交通：按实际参团人数安排空调旅游巴士，每人1正座；
-[...7 lines deleted...]
-                5.购物：无
+                1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
+                <w:br/>
+                2、用餐：不含餐
+                <w:br/>
+                3、门票：行程所含景点首道大门票（园内园景点门票自理）；
+                <w:br/>
+                4、住宿：无
+                <w:br/>
+                5、服务：含优秀导游服务；
+                <w:br/>
+                6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行程中一切个人消费自理。
-[...3 lines deleted...]
-                3.行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
+                1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
+                <w:br/>
+                2、强烈建议游客自行购买旅游意外保险。
+                <w:br/>
+                3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会安排附近自由活动））
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -820,74 +832,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
-[...22 lines deleted...]
-                客人确认签名：
+                1、本团30人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
+                <w:br/>
+                2、请出发当天带身份证原件、收据或合同前往指定时间地点集中，出发当天请游客提前10分钟到达，凡未准时到达者我司将按广东省国内旅游合同处理；
+                <w:br/>
+                3、旅行社已按国家旅游局规定购买旅行社责任险；团费不含游客旅途中的一切个人消费和旅游意外保险，请游客自愿购买团体旅游意外保险；
+                <w:br/>
+                4、如遇不可抗力因素（风雪、塌方、交通堵塞等）造成的延误和无法继续履行合同的，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                5、请游客在旅游过程中保管好自己的个人财物， 如发生财物丢失，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                6、景点游览、住宿的先后顺序以旅行社安排为准，景点绝不减少；
+                <w:br/>
+                7、本团不发旅行袋/旅游帽/矿泉水；
+                <w:br/>
+                8、18周岁以下未成年人如没有成人陪同出行，必须有法定监护人书面同意书方可参团；
+                <w:br/>
+                9、旅行社会按照本团客人的报名先后顺序安排乘车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让；
+                <w:br/>
+                10、车上空调较凉请自备保暖衣物，如晕车请带上晕车药，途中怕饿的朋友可以提前准备一些干粮；
+                <w:br/>
+                11、我社将按实际人数安排合适车型，并按照本团客人的报名先后顺序安排乘车座位（如车上有老弱妇孺需要照顾的，请客人自觉礼让），上车后请对号入座；车牌号、座位号以及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意；如您在出行前一天20：00尚未收到短信，请速来电咨询。
+                <w:br/>
+                12、旅行社强烈建议出行游客购买个人旅游意外保险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -995,51 +1006,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>