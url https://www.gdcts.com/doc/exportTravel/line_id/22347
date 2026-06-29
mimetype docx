--- v1 (2026-03-05)
+++ v2 (2026-06-29)
@@ -400,59 +400,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】乘坐海南航空，安全舒适，深圳起止，可申请全国联运
                 <w:br/>
                 【酒店标准】全程五星酒店，红海特别入住海边度假酒店，卢克索升级国际五星级酒店住宿
                 <w:br/>
                 【特色美食】
                 <w:br/>
                 特别安排艾资哈尔公园享受户外烤肉餐
                 <w:br/>
-                特别安排当地网红餐厅金字塔景观餐厅用餐
-[...3 lines deleted...]
-                特别安排当地网红餐厅卢克索尼罗河边用餐和下午茶
+                特别安排当地餐厅金字塔景观餐厅用餐
+                <w:br/>
+                特别安排当地餐厅享用特色鸽子餐
+                <w:br/>
+                特别安排当地餐厅卢克索尼罗河边用餐和下午茶
                 <w:br/>
                 享用阿拉伯咖啡或红茶，品尝当地特色新鲜果汁
-                <w:br/>
-                中式餐升级10菜1汤
                 <w:br/>
                 红海酒店自助午/晚餐，免费升级无限畅饮非酒精饮料
                 <w:br/>
                 【安行无忧】
                 <w:br/>
                 纯玩无购物
                 <w:br/>
                 安排5年+经验专业导游
                 <w:br/>
                 10年+金牌领队贴心服务
                 <w:br/>
                 【升级行程亮点】
                 <w:br/>
                 全方位游览神秘国度埃及，亲临首都开罗、亚历山大、卢克索、度假圣地—红海洪加达!
                 <w:br/>
                 开罗：埃及博物馆，吉萨金字塔，萨拉丁城堡，孟菲斯博物馆，拉姆西斯神像
                 <w:br/>
                 亚历山大：庞贝之柱，灯塔遗址，亚历山大图书馆，蒙塔扎花园
                 <w:br/>
                 卢克索：前往世界最大的神庙群-卢克索神庙和卡纳克神庙，埃及最美神庙-丹达拉神庙
                 <w:br/>
                 红海：休闲度假圣地洪加达
                 <w:br/>
                 卢克索风帆船，游弋尼罗河之上，欣赏尼罗河风光
                 <w:br/>
@@ -765,53 +763,53 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗-亚历山大-开罗
                 <w:br/>
                 酒店早餐后，乘车赴【亚历山大】，参观罗马皇帝建起的仅剩一根的【庞贝之柱】（参观约45分钟）
                 <w:br/>
                 中午特别安排享用当地烤鱼餐
                 <w:br/>
-                前往【灯塔遗址】，欣赏地中海风景(外观约30分钟)，【外观亚历山大图书馆】。
-[...1 lines deleted...]
-                前往【参观凯特贝城堡】，海防堡是一座历史悠久的军事防御工事，其坚固的城墙和塔楼见证了海岸线上的风雨岁月。它以其雄伟的建筑风格和战略位置著称，俯瞰着波涛汹涌的大海，曾是保护海岸线安全的重要堡垒。如今，它不仅是历史的见证，也成为了游客探索海防历史的热门景点。（参观约1小时）”返回开罗，晚上特别安排特别安排当地餐厅享用特色鸽子餐。
+                前往【灯塔遗址】，欣赏地中海风景，参观【凯特贝城堡】，海防堡是一座历史悠久的军事防御工事，其坚固的城墙和塔楼见证了海岸线上的风雨岁月。它以其雄伟的建筑风格和战略位置著称，俯瞰着波涛汹涌的大海，曾是保护海岸线安全的重要堡垒。如今，它不仅是历史的见证，也成为了游客探索海防历史的热门景点。（参观约1小时）；外观【亚历山大图书馆】。
+                <w:br/>
+                返回开罗，晚上特别安排特别安排当地餐厅享用特色鸽子餐。
                 <w:br/>
                 晚餐后，送入酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：烤鱼午餐     晚餐：当地鸽子餐   </w:t>
             </w:r>
           </w:p>
@@ -847,51 +845,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗
                 <w:br/>
-                酒店早餐后，前往参观世界最大的【大埃及博物馆】目前仅开放公共区域“大楼梯”等，其余展厅暂未开放，敬请谅解），博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。馆内开放的公共区域“大楼梯”，是大埃及博物馆内的一条重要走廊，其上陈列着数十件古埃及法老时期的巨型雕像及雕刻作品。（备注：如遇埃及大博物馆闭馆，则改为埃及文明博物馆参观）（入内参观约2小时）
+                酒店早餐后，前往参观世界最大的【大埃及博物馆】，博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。馆内开放的公共区域“大楼梯”，是大埃及博物馆内的一条重要走廊，其上陈列着数十件古埃及法老时期的巨型雕像及雕刻作品。（入内参观约2小时）
                 <w:br/>
                 中午特别安排前往艾资哈尔公园享受户外烤肉餐。
                 <w:br/>
                 参观萨拉丁城堡，位于开罗城东郊的穆盖塔姆山上，是12世纪时期萨拉丁为抗击十字军东征而建成。（游览时间：约1小时）。
                 <w:br/>
                 前往前往参观圣母玛丽亚教堂、伊斯兰教老城区、阿米尔清真寺(游览时间:约1小时)。
                 <w:br/>
                 前往开罗老城区游览，特别安排在街道旁古老的咖啡厅休息喝茶或咖啡点上点心下午茶，学习埃及棋，有兴趣的话可免费品尝阿拉伯水烟，品味繁荣的古开罗城。
                 <w:br/>
                 之后前往汗哈利利市场享受自由购物的乐趣。
                 <w:br/>
                 晚餐后，送入酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1354,50 +1352,53 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳
                 <w:br/>
                 抵达深圳机场散团，结束愉快行程，返回温馨的家！
+                <w:br/>
+                <w:br/>
+                注:公司保留对上述行程的最终解释权，请以出发前确认行程为准，本公司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1463,130 +1464,1120 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                .国际交通：国际间往返经济舱团体机票、机场税。 
+                1.国际交通：国际间往返经济舱团体机票、机场税。 
                 <w:br/>
                 2.住宿：行程中所列星级酒店的双人间。
                 <w:br/>
                 3.用车：境外旅游巴士及外籍司机；（根据团队人数，保证一人一座）;
                 <w:br/>
-                4.用餐： 行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标十菜一汤)或特色餐（以行程为准）。
+                4.用餐： 行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。
                 <w:br/>
                 5.门票： 行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。
                 <w:br/>
                 6.导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 7.旅行社责任险
+                <w:br/>
+                8.签证费用：RMB200/人
+                <w:br/>
+                9.境外司机导游服务费：RMB2000/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                不含签证费用：RMB200/人
-[...17 lines deleted...]
-                10.由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，团友需另外补交燃油升幅的差价；
+                1.全程单房差RMB3000
+                <w:br/>
+                2.保险：境外旅游意外伤害保险（本公司强烈要求旅客自行购买旅游意外保险，以更全面保障旅客利益）
+                <w:br/>
+                3.行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                4.一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                5.旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                6.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                7.客人往返国内出境口岸的一切费用；
+                <w:br/>
+                8.由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，团友需另外补交燃油升幅的差价；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">尼罗河游船+肚皮舞表演+晚餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                夜游尼罗河游船票+西式自助餐+车费+司机导游加班费+游船服务生小费
+                <w:br/>
+                （1.5小时左右；己扣除当晚餐费用；不含酒水饮品）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉萨金字塔声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预定座位费；门票费，车费；司机导游加班费；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">登顶开罗塔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                开罗塔门票；车费；停车费，饮料费
+                <w:br/>
+                一层餐厅，装修。
+                <w:br/>
+                二层咖啡馆
+                <w:br/>
+                三层观景台
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Trip 游艇出海</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票费用；导游服务费；少量的浮潜工具（含救生衣，面罩，潜水镜，脚蹼），香蕉船的费用包含</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海玻璃船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票, 导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starfish特色海鲜餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">车费，餐费，司导服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海4X4驱越野冲沙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">越野车费用；导游服务费；司机车费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索卡纳克神庙声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预订座位费，门票费；车费；司机导游加班费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘热气球俯瞰世界上最大的露天博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 165.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索神庙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">门票+司机导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                门票；司导服务费；司机车费
+                <w:br/>
+                （里面的Tut Ankh Amun的木乃伊另收钱700埃镑（实际以现场为准），墓室里不给照相）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷+女王神庙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">门票；司导服务费；司机车费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1861,51 +2852,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2049,50 +3040,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>