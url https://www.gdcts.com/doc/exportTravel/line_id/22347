--- v2 (2026-06-29)
+++ v3 (2026-09-09)
@@ -2852,51 +2852,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>