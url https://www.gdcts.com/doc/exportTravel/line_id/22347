--- v3 (2026-09-09)
+++ v4 (2026-10-27)
@@ -1195,51 +1195,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 红海红加达-开罗（拉车6小时）
                 <w:br/>
                 早上自由活动
                 <w:br/>
                 （坐在沙滩中，听着海浪声，酒店泳池免费游泳，晚上抬头是满天繁星，遥远清晰，跟自己的爱人友人，品着红酒，聊着知心话，看着表演，还有比这更浪漫的吗？同时红海洪加达有很多海上活动项目可以自选参加）
                 <w:br/>
                 约定时间返回开罗，并入住酒店。
                 <w:br/>
                 特别注意：为保证您的旅途安全，自由活动期间请不要跟旅行社之外的工作人员私自出行活动。
                 <w:br/>
-                交通：汽车
+                交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1478,53 +1478,53 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.国际交通：国际间往返经济舱团体机票、机场税。 
                 <w:br/>
                 2.住宿：行程中所列星级酒店的双人间。
                 <w:br/>
                 3.用车：境外旅游巴士及外籍司机；（根据团队人数，保证一人一座）;
                 <w:br/>
                 4.用餐： 行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。
                 <w:br/>
                 5.门票： 行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。
                 <w:br/>
                 6.导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 7.旅行社责任险
                 <w:br/>
-                8.签证费用：RMB200/人
-[...1 lines deleted...]
-                9.境外司机导游服务费：RMB2000/人
+                8.签证费用：RMB300/人
+                <w:br/>
+                9.境外司机导游服务费：RMB2200/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2852,51 +2852,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>