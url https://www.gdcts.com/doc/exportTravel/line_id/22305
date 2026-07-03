--- v2 (2026-03-05)
+++ v3 (2026-07-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">埃及土耳其全景游16天 ▏埃及博物馆 ▏金字塔 ▏孟菲斯博物馆 ▏阶梯金字塔 ▏丹达拉神庙 ▏ 伊斯坦布尔 ▏库萨达斯 ▏安塔利亚 ▏费特希耶  ▏卡帕多奇亚 ▏棉花堡（广州MS）行程单</w:t>
+        <w:t xml:space="preserve">【国庆】埃及土耳其全景游16天 ▏埃及博物馆 ▏金字塔 ▏孟菲斯博物馆 ▏阶梯金字塔 ▏丹达拉神庙 ▏ 伊斯坦布尔 ▏库萨达斯 ▏安塔利亚 ▏费特希耶  ▏卡帕多奇亚 ▏棉花堡（广州MS）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,57 +343,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班 ：MS959 CANCAI 2320/0520+1     飞行时间 ：约 12 小时
-[...5 lines deleted...]
-                国际参考航班 ： MS958 CAICAN   2330/1530+1 飞行时间 ：约 9 小时
+                MS959 CANCAI 2320/0520+1     飞行时间 ：约 12 小时
+                <w:br/>
+                 MS737 CAIIST 0935/1300 飞行时间 ：约 2.5 小时
+                <w:br/>
+                 MS736 ISTCAI 1835 1945 飞 行 时 间 ：2.5 小时
+                <w:br/>
+                 MS958 CAICAN   2330/1530+1 飞行时间 ：约 9 小时
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -416,51 +416,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】埃及国家航空（ MS ）广州直飞往返---享受贴心优质服务，增加一段内陆机票，减少拉车辛苦。
                 <w:br/>
                 【酒店标准】
                 <w:br/>
                 埃  及 ： 2晚开罗五星酒店+3晚红海度假村五星酒店+1晚卢克索五星酒店
                 <w:br/>
                 土耳其 ：1晚洞穴+2晚海滨酒店+1晚温泉酒店+2晚五星酒店+1晚费特希耶五星酒店
                 <w:br/>
                 【餐食安排】
                 <w:br/>
                 【升级12大餐饮】当地餐真的吃不惯,但我们想让"吃"变得更有意义
                 <w:br/>
                 埃及段 ：赠送金字塔景观午餐 ，尼罗河河畔餐厅晚餐 ，特色鸽子餐，艾资哈尔公园烤肉餐。
                 <w:br/>
                 土耳其 ：洞穴餐厅瓦罐焖肉餐、海峡海景特色烤鱼餐、土耳其特色披萨餐、风味烤肉餐
                 <w:br/>
                 土耳其特色开心果冰淇淋、土耳其红茶、土耳其咖啡、希林斯小镇水果酒
                 <w:br/>
                 【行程亮点】
                 <w:br/>
-                埃及 ：感受 7000 年古埃及文明，埃及博物馆 ，金字塔，孟菲斯博物馆，阶梯金字塔！
+                埃及 ：感受 7000 年古埃及文明，埃及新博物馆 ，金字塔，孟菲斯博物馆，阶梯金字塔！
                 <w:br/>
                 赠送价值USD145 游览古埃及最大的神庙所在地-卢克索一日游。
                 <w:br/>
                 特别安排小马车+费卢卡（ Felucca ）风帆船 ，畅游尼罗河。
                 <w:br/>
                 赠送价值USD60埃及最美神庙-丹达拉神庙
                 <w:br/>
                 土耳其 ：亚欧风情圣地伊斯坦布尔，浪漫爱琴海库萨达斯，情迷地中海安塔利亚，
                 <w:br/>
                 人间仙境费特希耶，鬼斧神工卡帕多奇亚，世界上温泉圣地棉花堡
                 <w:br/>
                 4处小镇，各具特色
                 <w:br/>
                 安塔利亚卡勒伊奇小镇、希林斯小镇、费特希耶小镇、卡什小镇
                 <w:br/>
                 4大世界遗产，一网打尽
                 <w:br/>
                 伊斯坦布尔（世界文化遗产）
                 <w:br/>
                 卡帕多奇亚格雷梅国家公园（世界文化和自然双遗产）
                 <w:br/>
                 棉花堡（世界文化和自然双遗产）
                 <w:br/>
                 以弗所古城（世界文化遗产）
               </w:t>
@@ -765,51 +765,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗-红海洪加达
                 <w:br/>
-                酒店早餐后，前往参观世界最大的【大埃及博物馆】目前仅开放公共区域“大楼梯”等，其余展厅暂未开放，敬请谅解），博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。馆内开放的公共区域“大楼梯”，是大埃及博物馆内的一条重要走廊，其上陈列着数十件古埃及法老时期的巨型雕像及雕刻作品。（入内参观约2小时）（备注：如遇大埃及博物馆临时闭馆，则改为埃及老博物馆参观）
+                酒店早餐后，前往参观世界最大的【大埃及博物馆】，博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。馆内开放的公共区域“大楼梯”，是大埃及博物馆内的一条重要走廊，其上陈列着数十件古埃及法老时期的巨型雕像及雕刻作品。（入内参观约2小时）（备注：如遇大埃及博物馆临时闭馆，则改为埃及老博物馆参观）
                 <w:br/>
                 中午特别安排前往【艾资哈尔公园享受烤肉餐】。
                 <w:br/>
                 拉车前往乘车前往【红海红加达】，抵达红海后，入住酒店并在酒店用晚餐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：艾资哈尔公园烤肉餐     晚餐：酒店晚餐   </w:t>
@@ -1101,51 +1101,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 红海-开罗
                 <w:br/>
                 早上早餐后，约定时间返回开罗。
                 <w:br/>
-                午餐于当地餐厅享用午餐。
+                午餐于途中享用打包午餐，一路沿着红海海岸线前进，享受美丽的海边风景！
                 <w:br/>
                 之后前往【汗哈利利市场】享受自由购物的乐趣。
                 <w:br/>
                 特别安排【当地特色鸽子餐】，并入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：当地鸽子餐   </w:t>
@@ -2054,119 +2054,1875 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.机票标准：广州起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 2. 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 3. 用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标六菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 4.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 5. 用车标准：空调旅游巴士。（7人以下用7座，8-15人用27座，20人以上用44座）
                 <w:br/>
                 6.导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 7.保险标准：旅行社责任险。
+                <w:br/>
+                8. 司机导游服务费：RMB1600/人
+                <w:br/>
+                9 .签证标准：埃及签证RMB200/人，土耳其旅游签证免签
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.护照费用；
                 <w:br/>
-                2. 司机导游服务费：RMB1600/人
-[...17 lines deleted...]
-                11. 客人往返国内出境口岸的一切费用；
+                2. 全程单房差RMB5500
+                <w:br/>
+                3. 行程表以外行程费用；
+                <w:br/>
+                4. 行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                5. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8. 游客人身意外保险；（强烈建议客人自行购买旅游意外险）
+                <w:br/>
+                9. 客人往返国内出境口岸的一切费用；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">尼罗河游船+肚皮舞表演+晚餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                夜游尼罗河游船票+西式自助餐+车费+司机导游加班费+游船服务生小费
+                <w:br/>
+                （1.5小时左右；己扣除当晚餐费用；不含酒水饮品）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉萨金字塔声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预定座位费；门票费，车费；司机导游加班费；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">孟菲斯古城</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                车费，门票，司导服务费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Trip 游艇出海</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票费用;导游服务费;少量的浮潜工具( 含救生衣,面置,潜水镜脚蹼), 香蕉船的费用包含</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海玻璃船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票, 导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starfish特色海鲜餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">车费，餐费，司导服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海4X4驱越野冲沙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                越野车费用；导游服务费；司机车费
+                <w:br/>
+                最低人数：4人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索卡纳克神庙声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1小时左右，预订座位费，门票费；车费；司机导游加班费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LXR hot - air balloon 卢克索热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘热气球俯瞰世界上最大的露天博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 165.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                门票；司导服务费；司机车费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷+女王神庙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                门票；司导服务费；司机车费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索神庙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                门票+司机导游服务费
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">出海游船 （安塔利亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘船游览安塔利亚沿岸风光，远观杜登瀑布
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">博斯普鲁斯海峡游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                欣赏海峡两岸的美丽风光，乘船穿越亚欧跨海大桥，博斯普鲁斯海峡是一个介于欧洲与亚洲之间的海峡。土耳其第一大城伊斯坦布尔即隔着博斯普鲁斯海峡与小亚细亚半岛相望，是黑海沿岸国家出海第一关口，也是连接黑海以及地中海的唯一航道。
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球飞行 （卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                卡帕多奇亚、肯尼、南非是世界上玩热气球最受欢迎的三个地方，游人在此可以乘坐热气球观看卡帕多奇亚全景。卡帕多奇亚由于火山喷发后形成的熔岩，在自然风蚀后形成的千奇百怪的地形，山谷的衍生，山脉的褶皱，弯曲的河流，散落的集镇，一切尽在鸟瞰中。通常在日出前的片刻，热气球开始起飞，乘客上升到大约300米的高空欣赏日出以及卡帕多奇亚的全景。下降时则漂浮过山谷之间，令游人尽情欣赏童话般的烟囱和洞穴，并从绝佳的角度进行摄影或录像。着陆后，您将获得一杯香槟以庆祝您的冒险之旅，而且还会收到一份飞行证书证明您的空降体验。
+                <w:br/>
+                （为保障游客的安全，土耳其当局严格管制热气球数量，如当天限额已满将无法预定，建议尽早预定；如天气不好，将无法安排飞行,旅行社无违约责任）
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 300.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费特希耶滑翔伞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">一对一的教练将带您乘坐滑翔伞欣赏费特希耶全景。为确保游客安全，滑翔伞公司将根据游客的不同身高及体重来分配不同教练，同时将提供每人一套安全头盔及飞行服以备飞行使用。（报名限制：此项目为刺激性项目，报名者仅限于18-55周岁之间的成年人，癫痫症、哮喘、心脏病患者及腰部功能障碍或身体欠佳等人士切勿参加。报名游客体重必须在40-100公斤之间。注意事项：由于高空飞行风速较大，请参加者当日着装注意保暖，并自备防风眼镜。由于滑翔伞为刺激性项目，具有一定危险性，参加者务必听从教练指挥，切勿做出危险性动作。参加该项目时，请遵守秩序，切勿拥挤推搡）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 220.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">复古老爷车热气球拍照（固定位置供拍照）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                恐高不敢坐热气球？
+                <w:br/>
+                热气球其实还有另外一种玩法啦！那就是租辆老爷车去追逐热气球，以热气球为背景可以拍出很多好看的照片。（4-5人一辆车，无摄影师）
+                <w:br/>
+                最低人数：3人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉普车探索之旅 （卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘越野车探索卡帕多奇亚是最令人兴奋的事情，越野车让您可以畅享山谷、教堂和文化美景；带您去人烟罕至的地方，让您远离喧嚣，看尽青山绿水，感受越野旅游带来的兴奋。(4人一辆车）
+                <w:br/>
+                最低人数：4人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其之夜</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                土耳其是肚皮舞的发源地之一，但它与现代埃及表演流派的风格截然不同，土耳其舞者通常穿着比较暴露，不过这并不是这种风格的要求。土耳其肚皮舞以动作大胆、奔放，幅度很大著称。胯部的动作非常夸张，而且穿着比较暴露，很有视觉冲击力。除此之外视情况可能还会增加一些土耳其当地特色舞蹈表演（不含餐，如需含餐另加USD10/人）
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其浴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                土耳其浴是中东地区在公众浴场进行的一种传统洗浴方式，利用浴室内的高温，使人大汗淋漓，再用温水或冷水淋浴全身，达到清除污垢，舒活筋骨，消除疲劳的目的。
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伊斯坦布尔一日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                早餐后驱车前往多马巴切新皇宫 (参观约1小时30分钟)，这个位于博斯普鲁斯海峡边上的精美建筑是奥斯曼帝国的最后一个皇宫。它因拥有大量的欧洲古董，家具，4.5吨树枝形装饰灯的收藏而闻名。午餐享用特色烤鱼餐，后前往恰卡利姆山，登上山顶欣赏亚欧两大洲景色。塔克西姆广场或者ORTOY 步行街
+                <w:br/>
+                晚餐后送机场。
+                <w:br/>
+                最低人数：11人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">480 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 160.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">棉花堡滑翔伞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                一对一的教练将带您乘坐滑翔伞欣赏棉花堡全景。为确保游客安全，滑翔伞公司将根据游客的不同身高及体重来分配不同教练，同时将提供每人一套安全头盔及飞行服以备飞行使用。（报名限制：此项目为刺激性项目，报名者仅限于18-55周岁之间的成年人，癫痫症、哮喘、心脏病患者及腰部功能障碍或身体欠佳等人士切勿参加。报名游客体重必须在40-130公斤之间。注意事项：由于高空飞行风速较大，请参加者当日着装注意保暖，并自备防风眼镜。由于滑翔伞为刺激性项目，具有一定危险性，参加者务必听从教练指挥，切勿做出危险性动作。参加该项目时，请遵守次序，切勿拥挤推诿）
+                <w:br/>
+                项目说明：成人与儿童同价
+                <w:br/>
+                体重要求：40-100公斤
+                <w:br/>
+                年龄限制：5 岁以上可以飞行
+                <w:br/>
+                最低人数：8人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2368,51 +4124,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2556,50 +4312,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>