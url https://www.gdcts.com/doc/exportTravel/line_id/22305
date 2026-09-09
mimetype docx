--- v3 (2026-07-03)
+++ v4 (2026-09-09)
@@ -4124,51 +4124,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>