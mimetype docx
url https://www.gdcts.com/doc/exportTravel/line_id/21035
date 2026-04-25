--- v2 (2026-03-05)
+++ v3 (2026-04-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">纳米比亚 津巴布韦 赞比亚 博茨瓦纳四国游12天9晚| 打卡南回归线标志|探秘原始的状态辛巴部落 | 观赏维多利亚大瀑布 | 打卡当地的露天手工艺品市场 | (广州ET)行程单</w:t>
+        <w:t xml:space="preserve">非洲四国尖子生  纳米比亚 津巴布韦 赞比亚 博茨瓦纳四国游12天9晚| 打卡南回归线标志|探秘原始的状态辛巴部落 | 观赏维多利亚大瀑布 | 打卡当地的露天手工艺品市场 | (广州/北京/上海/成都ET)行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">纳米比亚</w:t>
+              <w:t xml:space="preserve">赞比亚-津巴布韦-纳米比亚-博茨瓦纳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -342,148 +342,149 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                迭代新升级：
+                迭代升级历程2.0+1.0：
+                <w:br/>
+                迭代升级2.0：
+                <w:br/>
+                升级纳米比亚电子签证，资料简单、拒签无损
+                <w:br/>
+                升级安排：非洲之眼-斯皮兹考普山
+                <w:br/>
+                迭代升级1.0：
+                <w:br/>
+                特别赠送国际插头和南非插头
                 <w:br/>
                 升级BOMA餐
                 <w:br/>
-                特别赠送国际插头
-[...14 lines deleted...]
-                纳米比亚：8大时空穿梭机-祝您八方来财
+                津赞双国尖尖：维多利亚的秘密
+                <w:br/>
+                跨国观赏【维多利亚大瀑布】：赞比亚、津巴布韦双国瀑布全景
+                <w:br/>
+                泛舟风景秀丽的【赞比西河】
+                <w:br/>
+                博茨瓦纳尖尖：2016年孤独星球榜首目的地
+                <w:br/>
+                越野safari+船游safari——乔贝国家公园
+                <w:br/>
+                纳米比亚尖尖：9大时空穿梭机
                 <w:br/>
                 1.追寻最古老的沙漠苏丝斯黎
                 <w:br/>
                 2.探秘原始的状态辛巴部落，维持着500年前的生活方式
                 <w:br/>
                 3.拍摄火烈鸟日落，火烈鸟的聚集地——泻湖鸟天堂
                 <w:br/>
                 4.大西洋海岸倒沙入海的奇观
                 <w:br/>
                 5.鲸湾出海
                 <w:br/>
                 6.当地的露天手工艺品市场，感受当地生活
                 <w:br/>
                 7.探秘废弃汽车和仙人掌组合成的小镇Solitaire
                 <w:br/>
                 8.打卡南回归线标志
                 <w:br/>
+                9.安排打卡【非洲之眼】-斯皮兹考普山，拍出人生照片！！
                 <w:br/>
                 美食篇：
                 <w:br/>
                 纳米比亚【Joes Beer House】猪肘西式餐&amp;海鲜晚餐
                 <w:br/>
                 津巴布韦：特色瞭望餐厅
                 <w:br/>
-                <w:br/>
                 精选酒店：
                 <w:br/>
-                纳米：连住3晚鲸湾（2晚海边特色酒店+1晚海边4星酒店）+2晚豪华4星温得和克度假酒店+1晚苏丝斯黎红沙漠园外特色山庄
+                纳米：连住3晚鲸湾/斯瓦科蒙得（2晚海边特色酒店+1晚海边4星酒店）+2晚豪华4星温得和克度假酒店+1晚苏丝斯黎红沙漠园外特色山庄
                 <w:br/>
                 津巴布韦瀑布城4星+博茨瓦纳乔贝4星
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -602,53 +603,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州
-[...1 lines deleted...]
-                下午：请各位贵宾出发当日下午于广州国际机场集合，搭乘飞机飞往纳米比亚。
+                北京/广州/成都/上海亚的斯亚贝巴（参考航班ET685 PVGADD 2330-0745 飞行约11小时）
+                <w:br/>
+                下午：请各位贵宾出发当日下午于北京/广州/成都国际机场集合，搭乘飞机飞往亚的亚贝巴转机。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -680,95 +681,101 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-亚的斯亚贝巴（参考航班ET607 CANADD 0030-0525 飞行约10小时）/瀑布城（津巴布韦）（参考航班：ET823 ADDVFA  0830-1210 ）
-[...3 lines deleted...]
-                下午：搭乘别具特色的【赞比西河游船】（游览约2 小时），倘佯于风景秀丽的非洲第四大河赞比西河上，寻找隐藏于两岸丛林的各种珍禽异鸟，免费品尝各种酒水饮料，夕阳落下时的非洲大地的落日余晖，一定让您终身难忘。
+                北京/广州/成都亚的斯亚贝巴（参考航班ET605 PEKADD 0010-0640 飞行约11.5小时）瀑布城（津巴布韦）（参考航班：ET823 ADDVFA  0830-1210 ）
+                <w:br/>
+                参考航班：
+                <w:br/>
+                成都亚的斯亚贝巴（参考航班ET637 TFUADD  0150-0605 飞行约10小时）
+                <w:br/>
+                广州亚的斯亚贝巴（参考航班ET607 CANADD 0030-0525 飞行约10小时）
+                <w:br/>
+                上午：乘飞机前往瀑布城（津巴布韦）。前往参观有 1500 年历史的巨大的【猴子面包树】（游览时间约30 分钟），听听向导介绍这种树的神奇之所在。
+                <w:br/>
+                下午：搭乘别具特色的【赞比西河游船】（游览时间约2 小时），倘佯于风景秀丽的非洲第四大河赞比西河上，寻找隐藏于两岸丛林的各种珍禽异鸟，免费品尝各种酒水饮料，夕阳落下时的非洲大地的落日余晖，一定让您终身难忘。
                 <w:br/>
                 入住酒店休息。
                 <w:br/>
                 交通：飞机、大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住当地四星象山酒店或同级</w:t>
+              <w:t xml:space="preserve">入住维多利亚瀑布城当地四星酒店象山Elephant Hills Resort或当地特色酒店elephant hills 或a zambezi或insika或oasis或pioneer或victoria falls rainbow 或CRESTA SPRAYVIEW或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -806,143 +813,145 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住四星cresta mowana或Chobe Safari lodge或同级</w:t>
+              <w:t xml:space="preserve">入住乔贝当地四星酒店cresta mowana或Chobe Safari lodge或当地特色酒店travel lodge或two river 或cmf lodge或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乔贝（博茨瓦纳）-利文斯通（赞比亚）（车约1小时）-瀑布城（津巴布韦）（车约1小时）
                 <w:br/>
-                上午：清晨再次乘坐越野吉普车Safari（当地拼车），寻找非洲五霸。
-[...3 lines deleted...]
-                路上参观建于 1905 年的【维多利亚瀑布大桥】，从另一个角度欣赏波澜壮阔的峡谷以及大瀑布，幸运的话还可以看到蹦极爱好者从 110 米的大桥上一跃而下。
+                上午：清晨再次乘坐越野吉普车Safari（当地拼车，游览时间约2小时），寻找非洲五霸。
+                <w:br/>
+                备注：野生动物的观赏受到自然因素影响，旅行社无法保证一定能观看到。
+                <w:br/>
+                早餐后乘车前往赞比亚利文斯通参观【利文斯通博物馆】（游览时间约1小时），之后前往观赏【赞比亚段大瀑布】（游览时间约1-1.5小时）赞比亚段瀑布公园内观景点距离瀑布更近。站在园内应卡翁达提议于1967年凌空而建的刀刃桥上，直面瀑布，人仿佛与瀑布融为一体。后乘车返回维多利亚瀑布城，
+                <w:br/>
+                路上参观建于 1905 年的【维多利亚瀑布大桥】（游览约30分钟），从另一个角度欣赏波澜壮阔的峡谷以及大瀑布，幸运的话还可以看到蹦极爱好者从 110 米的大桥上一跃而下。
                 <w:br/>
                 下午：游览【维多利亚大瀑布津巴布韦段】（游览约1.5-2 小时）。 维多利亚瀑布是世界三大瀑布之一，也是世界上最壮观的单体瀑布，穿越风姿绰约的热带雨林，您将依次观赏到魔鬼瀑布，主瀑布，彩虹瀑布，马靴瀑布， 
                 <w:br/>
                 东方瀑布。
                 <w:br/>
                 入住酒店休息。
                 <w:br/>
-                推荐自选自费
+                推荐自选自费：
                 <w:br/>
                 乘直升飞机游览维多利亚瀑布则是另外一种感受，这是最激动人心的旅程。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：BOMA餐（如果关门或包餐厅等不能安排，则安排其他特色餐厅）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住当地4 星象山酒店或同级</w:t>
+              <w:t xml:space="preserve">入住维多利亚瀑布城当地四星酒店象山Elephant Hills Resort或当地特色酒店elephant hills 或a zambezi或insika或oasis或pioneer或victoria falls rainbow 或CRESTA SPRAYVIEW或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1270,53 +1279,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 鲸湾
                 <w:br/>
-                上午：早餐后，参观【沉船景点】，可以拍照打卡留念，
-[...1 lines deleted...]
-                接着前往斯瓦克蒙德小镇市区观光，此城西临大西洋，而其他三面则被沙漠包围, 是一座具有浓厚德国风情的海滨城市。此城常有大雾笼罩, 搭配沙漠及绵密的海岸线, 景色有如幻境一般。镇内悠闲的逛街, 享受当地悠闲的气氛。
+                上午：早餐后，参观【沉船景点】（游览约30分钟），可以拍照打卡留念，
+                <w:br/>
+                接着前往斯瓦克蒙德小镇市区观光（游览约1小时），此城西临大西洋，而其他三面则被沙漠包围, 是一座具有浓厚德国风情的海滨城市。此城常有大雾笼罩, 搭配沙漠及绵密的海岸线, 景色有如幻境一般。镇内悠闲的逛街, 享受当地悠闲的气氛。
                 <w:br/>
                 下午：前往【三明治湾冲沙】（游览时间约3.5小时）特别安排搭乘越野车前往三明治湾沙漠巡游， 在此可以观赏大西洋海岸倒沙入海的奇观。在沙漠中行驶会看到海市蜃楼的景象，令人感觉海上漫进了沙漠，难分沙海。
                 <w:br/>
                 晚餐：于海边【栈桥餐厅（The raft Restaurant）】享用西式晚餐，餐厅在泻湖延伸出去，视野非常好，白天可以看到成群的海鸥，鹈鹕，在湖边超级可爱！
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：海边栈桥餐厅西式餐   </w:t>
@@ -1356,51 +1365,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 鲸湾-红泥人-温得和克（车约4.5小时）
                 <w:br/>
                 上午：早餐后驱车前往著名的【辛巴红人部落】（游览时间约1小时），辛巴部落Himba 是纳米比亚最具特色的传统部落，至今仍维持着500年前的生活方式，他们的生活方式和习俗都一往如昔，其独特的原始人文景观为世人所惊艳。辛巴女人终年用红土混合黄油涂抹在皮肤上和头发上，因此一般称之为红人。
                 <w:br/>
-                下午：随后返回首都温得和克。可以前往当地的露天手工艺品市场。选取心仪手办。
+                随后前往【斯皮兹考普山】斯皮兹考普山有许多奇异的地貌，如桥状拱门、蘑菇状孤峰、狭长的裂缝等。其中，“隐秘之眼”天然拱门是比较著名的景点。此外，这里还有天然的洞穴画廊，洞穴中保留着千年前的桑人岩画，生动地记录着当年的生活场景。
+                <w:br/>
+                下午：随后返回首都温得和克。可以前往当地的露天手工艺品市场（游览约1小时）。选取心仪手办。
                 <w:br/>
                 晚餐：于【乔的啤酒屋（Joes Beer House）】享用晚餐，这个鼎鼎大名的啤酒屋是温得和克必去的特色餐厅，
                 <w:br/>
                 德国醇酿啤酒，招牌烤猪手，多样的鲜美野味，让每一个饕客赞不绝口。餐厅装修很有特色，郁郁葱葱的树下散
                 <w:br/>
                 落着很多房间和酒吧间，到处摆放着老板乔收集的动物标本，不经意抬头就可能有猎豹或长颈鹿正看着你，栩栩
                 <w:br/>
                 如生，给人一种在非洲丛林用餐的感觉。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1440,51 +1451,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                温得和克-亚的斯亚贝巴（参考航班：ET834 WDHADD 1430-2120）
+                温得和克亚的斯亚贝巴（参考航班：ET834 WDHADD 1430-2120）上海-亚的斯亚贝巴上海（参考航班 ET684 ADDPVG 2300-1545+1  飞行约11小时）
                 <w:br/>
                 上午：酒店早餐后，前往机场，返回国内。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1518,53 +1529,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                亚的斯亚贝巴-广州（参考航班 ET606 ADDCAN 0005-1500  飞行约10小时）
-[...1 lines deleted...]
-                全天:安全抵达广州国际机场，结束难忘的四国旅程！
+                亚的斯亚贝巴北京（参考航班 ET604 ADDPEK  0115 -1720  飞行约11小时） 亚的斯亚贝巴成都（参考航班 ET636 ADDTFU 0025-1440  飞行约9小时） 亚的斯亚贝巴广州（参考航班 ET606 ADDCA
+                <w:br/>
+                亚的斯亚贝巴北京（参考航班 ET604 ADDPEK  0115 -1720  飞行约11小时）
+                <w:br/>
+                亚的斯亚贝巴成都（参考航班 ET636 ADDTFU 0025-1440  飞行约9小时）
+                <w:br/>
+                亚的斯亚贝巴广州（参考航班 ET606 ADDCAN 0005-1500  飞行约10小时）
+                <w:br/>
+                全天: 安全抵达北京/上海/广州/成都国际机场，结束难忘的四国旅程！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1628,67 +1645,67 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）；
-[...1 lines deleted...]
-                2.机票标准：广州往返全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）；
+                1.酒店标准：行程中所列酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排），境外酒店无挂星制度，评核以房间装修为标准，最终入住情况由当天办理入住时酒店安排）；
+                <w:br/>
+                2.机票标准：北京/上海/广州/成都往返全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）；
                 <w:br/>
                 3.用餐标准：行程中所列餐食，午晚餐为中式团队餐，如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）；
                 <w:br/>
                 4.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 5.用车标准：旅游空调巴士；
                 <w:br/>
-                6.导游司机标准：全程中文领队（9人以上安排领队）、境外专业司机和当地中文导游；
+                6.向导司机标准：全程中文领队（9人以上安排领队）、境外专业司机和当地中文向导；
                 <w:br/>
                 7.购物标准：行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
-                8.自选标准：以行程表所安排的自费项目为准，不增加额外行程项目（须经全体团员签字同意方可增加），具体安排详见《旅游合同自选补充协议》；
-[...1 lines deleted...]
-                9.旅行社责任险；
+                8.自选标准：以行程表所安排的自费项目为准，不增加额外行程项目（须经全体团员签字同意方可增加），具体安排详见《旅游合同自选补充协
+                <w:br/>
+                9.境外司机&amp;向导服务费1200元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1696,64 +1713,259 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.全程单房差6000元/人（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
                 2.行程表以外费用；
                 <w:br/>
-                3.纳米比亚旅游签证1100、境外司机&amp;向导服务费1200（不含RMB 2300/人）；津巴布韦落地签证90美金/人及博茨瓦纳单次落地30美金/人（海关只支持刷卡，带现金的客人可以交给向导统一刷卡）。
-[...11 lines deleted...]
-                9. 12周岁以下，不占床按照成人9.5折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
+                3.津巴布韦落地签证90美金/人及博茨瓦纳单次落地30美金/人（海关只支持刷卡，带现金的客人可以交给向导统一刷卡）。
+                <w:br/>
+                4.纳米比亚签证1100元（随团费支付）
+                <w:br/>
+                5.行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
+                <w:br/>
+                6.一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                7.旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                8.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                9.游客人身意外保险及客人往返出境口岸的一切费用。
+                <w:br/>
+                10. 12周岁以下，不占床按照成人9.5折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1851,102 +2063,605 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">详见行程附页</w:t>
+              <w:t xml:space="preserve">小飞机航拍</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                航线：Swakopmund, Walvis Bay, Namib Desert, Shipwreck,Sandwich Horbour, Walvis Bay, Salt Pans&amp;Swakopmund。
+                <w:br/>
+                时间：约1h6mins。活动简介：通过小飞机沙海相连的独特景致或者骷髅海岸的神秘荒凉。注意事项：最多5人。需国内出发前7天预订，旺季需提前10-12天预订。
+                <w:br/>
+                1900美金/每架飞机（2-5人）
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">$(美元) 1,900.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">沙漠夕阳巡游 Sundowner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动简介：下午从Namib Desert Lodge或Sossusvlei Lodge出发，到达庄园的私人保护区，在一个视野广阔的地方欣赏壮观的日落。
+                <w:br/>
+                时长约2-3hour。
+                <w:br/>
+                套餐包含：矿泉水，饮料以及小吃拼盘
+                <w:br/>
+                注意事项：最少2人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">与狮漫步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                与狮漫步是一项勇敢者的游戏。清晨，在维多利亚瀑布成，签署完“生死协议”后，你就有机会跟在6-18个月大的狮子后面观看其觅食，又惊又怕又新奇又好玩。实际上，这项活动很安全，工作人员事先会交给客人要领及注意事项，只要严格照办，就能顺利完成，真实体验非洲的主打动作——与狮子的亲密接触。
+                <w:br/>
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：与狮子（15-18个月大）在丛林中散步，含风味早餐
+                <w:br/>
+                出发时间：早上6:30；下午16:00出发
+                <w:br/>
+                活动用时：1个小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">遛豹子</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：与豹子在丛林中散步
+                <w:br/>
+                出发时间：早上7:00；下午14:00出发
+                <w:br/>
+                活动用时：1个小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">空中俯瞰大瀑布</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50之100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
+                <w:br/>
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：乘直升飞机空中俯瞰大瀑布（4或6座机型）
+                <w:br/>
+                出发时间：早上8:00---16:00,可以任意选择
+                <w:br/>
+                活动用时：起飞—降落时间，一共15/22/25分钟
+                <w:br/>
+                <w:br/>
+                15分钟-USD200.00
+                <w:br/>
+                22分钟-USD306.00 
+                <w:br/>
+                25分钟-USD365.00
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">高空滑索</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                高空滑索是一项勇敢者的游戏，该高空滑索项目后，不仅给进入瀑布景区的游客带来刺激、愉悦的互动旅游体验，也减少了步行游览行程。同时，在滑索上还能在高空欣赏到沿线的赞比西河、维多利亚瀑布等一流景观资源。
+                <w:br/>
+                活动地点：津巴布韦与赞比亚交界交界，两国山崖之间
+                <w:br/>
+                活动方式：从赞比亚一侧的山崖滑向津巴布韦一侧山崖
+                <w:br/>
+                出发时间：早上10:00---16:00,可以任意选择
+                <w:br/>
+                <w:br/>
+                USD60.00（单人）
+                <w:br/>
+                USD94.00（双人）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">山谷秋千</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                蹦极运动追求的是冒险和刺激，因此蹦极点的高度就成为衡量蹦极运动水平高低的重要标志之一。世界第三高度蹦极点位于津巴布韦与赞比亚交界的维多利亚瀑布的一座桥上，高度为111m。正是由于对心理和生理极限的极大刺激性，蹦极运动才成为现代人挑战、实现自我的一种重要方式。
+                <w:br/>
+                活动地点：津巴布韦与赞比亚交界交界，瀑布大桥之上
+                <w:br/>
+                活动方式：高度111米
+                <w:br/>
+                出发时间：早上10:00---16:00,可以
+                <w:br/>
+                任意选择
+                <w:br/>
+                <w:br/>
+                USD149.00（单人）
+                <w:br/>
+                USD213.00（双人）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 149.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2053,50 +2768,147 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、以收到定金10000元/人为确认参团留位，如取消定金不退，并于出发前14天付清全款；
                 <w:br/>
                 2、 团队出发前30天—14天取消，游客需支付50%团款损失（机位定金+酒店损失）；
                 <w:br/>
                 3、 团队出发前14天—8天取消，只可退1000元/人餐费和景点门票；
                 <w:br/>
                 4、 团队出发7天内取消，全款损失。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">签证信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                国家	签证类型	签证资料	备注
+                <w:br/>
+                <w:br/>
+                纳米比亚
+                <w:br/>
+                <w:br/>
+                电子签证
+                <w:br/>
+                （需要5-7个工作日）	1.客人信息表（电子版）；
+                <w:br/>
+                2.护照首页对开页清晰扫描件（有效期6个月以上）护照需要六面以上的空白页；
+                <w:br/>
+                3申请人6个月的电子版银行流水（需要3万以上的余额），文件不能有密码；
+                <w:br/>
+                5.2寸电子版照片2张（1张白底+1张蓝底）；	1.香港护照、澳门护照免签；
+                <w:br/>
+                2.台湾护照旅游签证同上。
+                <w:br/>
+                <w:br/>
+                津巴布韦	落地签	1.有效期6个月以上的护照；
+                <w:br/>
+                2.行程表+住宿表（旅行社提供）	1.单次落地签证USD60/人，双次落地签证USD90/人，现付海关；
+                <w:br/>
+                2.香港护照免签；
+                <w:br/>
+                3.澳门护照为落地签资料同样；
+                <w:br/>
+                3.台湾护照提前办理电子签证（护照电子版+2寸白底彩照，需提前支付50美金，预计3周时间，以实际为准，落地再付45美金/双次入境）。
+                <w:br/>
+                <w:br/>
+                博茨瓦纳	
+                <w:br/>
+                落地签
+                <w:br/>
+                <w:br/>
+                	1.有效期6个月以上的护照；
+                <w:br/>
+                2.两寸白底彩照2张；
+                <w:br/>
+                3.行程表&amp;住宿表（旅行社提供）；
+                <w:br/>
+                4.入境卡。	1.单次落地签证USD30/人（只支持刷卡支付）；
+                <w:br/>
+                2.香港护照免签，澳门护照、台湾护照均为落地签资料同样。
+                <w:br/>
+                <w:br/>
+                赞比亚	
+                <w:br/>
+                免签		1.香港护照免签
+                <w:br/>
+                2.澳门护照、台湾护照提前办理电子签证（护照电子版+2寸白底彩照，需提前支付50美金，预计3周时间，以实际为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2220,51 +3032,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2408,50 +3220,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>