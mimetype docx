--- v3 (2026-04-25)
+++ v4 (2026-07-24)
@@ -1283,53 +1283,53 @@
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 鲸湾
                 <w:br/>
                 上午：早餐后，参观【沉船景点】（游览约30分钟），可以拍照打卡留念，
                 <w:br/>
                 接着前往斯瓦克蒙德小镇市区观光（游览约1小时），此城西临大西洋，而其他三面则被沙漠包围, 是一座具有浓厚德国风情的海滨城市。此城常有大雾笼罩, 搭配沙漠及绵密的海岸线, 景色有如幻境一般。镇内悠闲的逛街, 享受当地悠闲的气氛。
                 <w:br/>
-                下午：前往【三明治湾冲沙】（游览时间约3.5小时）特别安排搭乘越野车前往三明治湾沙漠巡游， 在此可以观赏大西洋海岸倒沙入海的奇观。在沙漠中行驶会看到海市蜃楼的景象，令人感觉海上漫进了沙漠，难分沙海。
-[...1 lines deleted...]
-                晚餐：于海边【栈桥餐厅（The raft Restaurant）】享用西式晚餐，餐厅在泻湖延伸出去，视野非常好，白天可以看到成群的海鸥，鹈鹕，在湖边超级可爱！
+                下午：前往【三明治湾冲沙】（游览时间约3.5小时）特别安排搭乘越野车前往三明治湾沙漠巡游，这里自18世纪末被发现以来，一直人迹罕至，后成为了爱好冒险和猎奇的摄影爱好者的创作胜地。
+                <w:br/>
+                晚餐：于海边【栈桥餐厅（The raft Restaurant）】享用西式晚餐，餐厅在泻湖延伸出去，视野非常好。（如遇餐厅停业或者休业等情况将更换其它餐厅，以实际为准）
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：海边栈桥餐厅西式餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3032,51 +3032,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>