--- v4 (2026-07-24)
+++ v5 (2026-09-09)
@@ -1713,65 +1713,65 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.全程单房差6000元/人（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
                 2.行程表以外费用；
                 <w:br/>
-                3.津巴布韦落地签证90美金/人及博茨瓦纳单次落地30美金/人（海关只支持刷卡，带现金的客人可以交给向导统一刷卡）。
-[...13 lines deleted...]
-                10. 12周岁以下，不占床按照成人9.5折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
+                3.纳米比亚签证1100元；津巴布韦落地签证90美金/人及博茨瓦纳单次落地30美金/人（海关只支持刷卡，带现金的客人可以交给向导统一刷卡）。
+                <w:br/>
+                4.行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
+                <w:br/>
+                5.一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6.旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8.游客人身意外保险及客人往返出境口岸的一切费用。
+                <w:br/>
+                9. 12周岁以下，不占床按照成人9.5折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床；
+                <w:br/>
+                10.如内陆航班中转于南非，不含南非ETA签证费用410元/人，签证资料：护照首页（备注：1、护照有效期必须大于19个月；2、未成年人不能办理）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -3032,51 +3032,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>