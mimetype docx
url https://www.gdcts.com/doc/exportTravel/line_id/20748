--- v1 (2026-03-25)
+++ v2 (2026-07-04)
@@ -1027,51 +1027,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>