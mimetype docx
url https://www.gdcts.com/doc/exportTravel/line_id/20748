--- v2 (2026-07-04)
+++ v3 (2026-08-27)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【佛山西樵山+千古情】参拜全国最大观音铜像丨玩“广东千古情” 看大型歌舞丨亲子出游享尽天伦之乐纯玩1天游行程单</w:t>
+        <w:t xml:space="preserve">【佛山千古情1天】广州专场·仅此一期丨沉浸式玩转广东千古情与NPC互动狂欢丨漫步霓虹闪烁穿越街行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260213SP10318175</w:t>
+              <w:t xml:space="preserve">TX-20260822SP10315967</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">顺德区</w:t>
+              <w:t xml:space="preserve">佛山市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -345,121 +345,114 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：（时间仅供参考，实际出发时间以导游通知为准！）
                 <w:br/>
-                08:00 越秀区纪念堂（纪念堂地铁C出口）
-[...1 lines deleted...]
-                09:00 基盛万科肯德基（番禺广场地铁E出口）
+                09:00流花路中国大酒店对面（越秀公园地铁站C出口）
+                <w:br/>
+                10:00番禺广场基盛万科肯德基门口（番禺广场地铁站E出口）
                 <w:br/>
                 下车点：原上车点下车
                 <w:br/>
                 市区指定范围内15人或以上定点接送
                 <w:br/>
                 番禺指定范围内15人或以上定点接送
                 <w:br/>
                 （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
-                <w:br/>
-[...3 lines deleted...]
-                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 游览AAAA国家级风景名胜区 — 佛山西樵山 
-[...7 lines deleted...]
-                ★ 各种特色风情街 换装拍摄 每一辑都是朋友圈头条！
+                ★ 玩转佛山千古情2026全新《我回岭南》
+                <w:br/>
+                ★ 沉浸式NPC互动狂欢 漫步在霓虹闪烁的穿越街
+                <w:br/>
+                ★ 大型歌舞《广东千古情》带你穿越时空之门
+                <w:br/>
+                ★ 5D实景《大地震》、《南海一号》、《广州起义》
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -576,67 +569,66 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发地—西樵山—广东千古情—回程
-[...13 lines deleted...]
-                    参观完毕后，结束一天愉快之旅，返回温馨的家。
+                出发地—广东千古情—回程
+                <w:br/>
+                指定地点集合出发前往【佛山】；
+                <w:br/>
+                玩转全新网红景区打卡点【广东千古情】（游览约5小时）这是一个富有想象力的演艺魔盒，时间和空间在这里折叠；这是珠三角地区的文化新高地，打破公园、演出的界限，创新文化旅游的固有形态，打造休闲度假一站式全新体验。想你所想，见你未见！上一秒，漫步悠悠古城，触摸广东千 年文化的历史脉搏；下一秒，误入南国秘境，邂逅一段神奇的百越传奇……市井街、 穿越街、武术街、风情街、波西米亚街、椰风海韵街，开放式的演艺空间“化无形于有形”，二十多个各具特色的剧院和表演场所星罗棋布，带你上天入地、穿越古今。
+                <w:br/>
+                这是一个全家共享天伦之乐的亲子基地。孩子们体验亲子秀《WA！恐龙》，感 受艺术启蒙；5D 实景剧《大地震》，山崩地裂、真情永驻；沉浸式演出《南海一号》 《广州起义》，惊涛骇浪、战火纷飞；恐怖研究院、聊斋惊魂鬼屋、幻境空间等大 型互动体验项目，惊心动魄、光怪陆离；主秀《广东千古情》是一生必看的演出，视觉盛宴，心灵震撼……这里每天上演一场场永不落幕的艺术盛宴！（具体景区内表演，以当天实际为准） 
+                <w:br/>
+                换装打卡晒爆朋友圈，景区在检票口旁设置了超大的免费换装区，提供海量精美服装供游客选择。服装款式涵盖汉服、旗袍、国风古装、侠客劲装等，且提供成人及儿童多种尺码，实现全家共同换装穿越。游客穿戴完毕后，需佩戴面具以解锁全新身份设定，此举有效打破了现实身份束缚，增强了角色代入感与互动勇气，让每位游客从“ 旁观者”转变为故事的“亲历者”。
+                <w:br/>
+                参观完毕后，结束一天愉快之旅，返回温馨的家。
+                <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -700,73 +692,68 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出团日期：2月17/18/19/20/21/22/23/24/28日
-[...12 lines deleted...]
-                备注：此线路为散客拼团，因受价格政策限制，仅接受非佛山身份证的游客报名参团。
+                出发日期：9月19日
+                <w:br/>
+                广州市户籍成人：109元/人、含车位、导游服务、景区大门票
+                <w:br/>
+                非广州市户籍成人：169元/人、含车位、导游服务、景区大门票
+                <w:br/>
+                1.0m以下儿童：79元/人、仅含车位费
+                <w:br/>
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1.交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 2.导游：提供专业导游服务
                 <w:br/>
-                3.用餐：全程不含餐；
+                3.用餐：全天不含餐；
                 <w:br/>
                 4.门票：景区首道大门票，不含园中园。
                 <w:br/>
                 5.住宿：无 
                 <w:br/>
                 6.保险：敬请自行购买个人意外保险
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1027,51 +1014,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>