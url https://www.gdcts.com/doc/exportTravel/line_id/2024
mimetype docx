--- v0 (2025-11-01)
+++ v1 (2026-08-27)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【黄河故事】陕西西安双飞5天 | 纯玩 | 西安秦始皇兵马俑 | 华清宫 | 黄河壶口瀑布 | 大唐不夜城 | 西安博物馆 | 延安枣园杨家岭 | 打卡陕西钟鼓楼广场回民街行程单</w:t>
+        <w:t xml:space="preserve">【黄河故事】西安双飞5天 | 纯玩 | 西安秦始皇兵马俑 | 华清宫 | 黄河壶口瀑布 | 大唐不夜城 | 西安博物馆 | 延安枣园杨家岭 | 打卡陕西钟鼓楼广场回民街行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安：CZ3231/19:20-22:00
-[...1 lines deleted...]
-                西安-广州：CZ3208/18:00-21:05
+                广州-西安：CZ3201/07:10-09:40
+                <w:br/>
+                西安-广州：CZ3218/20:00-22:50
+                <w:br/>
+                或
+                <w:br/>
+                广州-西安：CZ3231/19:25-22:05
+                <w:br/>
+                西安-广州：CZ3204/21:00-23:55
                 <w:br/>
                 <w:br/>
                 （仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -397,56 +403,64 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
-                “ 庙宇秦淮渡，翠竹绿池边；灯火映钟楼，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；骊山脚下访离宫，千古温泉水不同华清池网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；母亲河岸边观赏混沌奇迹《壶口瀑布》，感叹大自然的力量到访革命的摇篮延安枣园//杨家岭，追忆革命先驱精神！ 逛吃美食集合地网红永兴坊、回民街，带您领略最地道的老陕美味打卡陕西精华景点走进千年历史文化！
+                “ 庙宇秦淮渡，翠竹绿池边；灯火映钟楼，人间第一景‘’
+                <w:br/>
+                西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。
+                <w:br/>
+                秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；骊山脚下访离宫，千古温泉水不同华清池网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；母亲河岸边观赏混沌奇迹《壶口瀑布》，感叹大自然的力量到访革命的摇篮延安枣园//杨家岭，追忆革命先驱精神！逛吃美食集合地网红永兴坊、回民街，带您领略最地道的老陕美味打卡陕西精华景点，走进千年历史文化！
                 <w:br/>
                 <w:br/>
                 ★【优选酒店】全程入住网评4钻酒店+1晚壶口景区酒店
                 <w:br/>
                 ★【超值赠送】兵马俑+华清宫，免费赠送使用无线耳麦
+                <w:br/>
+                ★【特别安排】苹果采摘，香甜脆口的苹果，给您一场丰收盛宴
+                <w:br/>
+                ★【赏秋体验】：古观音禅寺观传说李世民栽种千年银杏树
                 <w:br/>
                 ★【网红夜游】大唐不夜城，长安夜未央，一梦越千年，沉浸式盛唐之旅
                 <w:br/>
                 ★【美食品鉴】壶口黄河大鲤鱼+一统江山宴+西安饺子宴
                 <w:br/>
                 ★【优选航班】 广州直飞，商务航班，纯玩不购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -649,53 +663,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-延安（车程约4小时）-壶口（车程约2小时）
                 <w:br/>
-                早餐后，早餐后，乘车前往延安，参观延安的中南海—【枣园】（不含景区耳麦10元人）是周恩来、刘少奇等革命伟人的旧居，也是书记处小礼堂、作战研究室和机要室旧址等（参观约40分钟）。游览抗日战争时期的中共中央机关【杨家岭】（不含耳麦10元/人，游览时间约50分钟）。
-[...1 lines deleted...]
-                途中赠送游览参观陕北的小江南【南泥湾】，八路军的率领大家在在这里开展了著名的大生产运动。南泥湾是延安精神的发源地，也是中国农垦事业的发源地。后前往延安入住酒店。
+                早餐后，乘车前往延安，参观延安的中南海—【枣园】（不含景区耳麦10元人）是周恩来、刘少奇等革命伟人的旧居，也是书记处小礼堂、作战研究室和机要室旧址等（参观约40分钟）。游览抗日战争时期的中共中央机关【杨家岭】（不含耳麦10元/人，游览时间约50分钟）。
+                <w:br/>
+                途中赠送游览参观陕北的小江南【南泥湾】，八路军的率领大家在在这里开展了著名的大生产运动。南泥湾是延安精神的发源地，也是中国农垦事业的发源地。后前往壶口入住酒店。
                 <w:br/>
                 <w:br/>
                 推荐自费：可自费观看中国首部大型红色延安【红秀延安】或【延安保育院】198元
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：枣园、杨家岭、南泥湾
                 <w:br/>
                 自费项：未含：枣园耳麦10元人、杨家岭耳麦10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -736,51 +750,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 壶口-西安（车程约4小时）
                 <w:br/>
-                乘车前往参观【壶口瀑布】（参观约1.5小时，含门票，不含小交通40元人）壶口瀑布是黄河中游流经晋陕大峡谷时形成的一个天然瀑布。仅次于贵州省黄果树瀑布的第二大瀑布。滚滚黄河水至此，洪流骤然被两岸所束缚，上宽下窄，落差中翻腾倾涌，声势如同在巨大无比的壶中倾出，故名“壶口瀑布”。乘车前往西安市区，自由逛【钟鼓楼广场、穆斯林回民街】（参观约1.小时），西安市的“城市客厅”；细细品味古长安八景之一“晨钟暮鼓”的古老和悠远；走走青石板的街道，漫步于最具西北特色的仿古一条街-穆斯林回民街，感受西北地区少数民族风俗，可品尝西北最具特色的各类特色小吃。自由品尝美陕西美食。
+                乘车前往参观【壶口瀑布】（参观约1.5小时，含门票，不含小交通40元人）壶口瀑布是黄河中游流经晋陕大峡谷时形成的一个天然瀑布。仅次于贵州省黄果树瀑布的第二大瀑布。滚滚黄河水至此，洪流骤然被两岸所束缚，上宽下窄，落差中翻腾倾涌，声势如同在巨大无比的壶中倾出，故名“壶口瀑布”。苹果采摘正当时！享受一场甜蜜的采摘之旅吧。每年9-10月份是苹果丰收季节，香甜脆口的苹果，给您一场丰收盛宴。（苹果采摘时间以实际采摘日为准，苹果采摘后按斤售卖；采摘为赠送项目，根据当季天气情况而定不受人为控制，如未参加则自动取消，不做任何退费和置换敬请谅解！）
+                <w:br/>
+                乘车前往西安市区，自由逛【钟鼓楼广场、穆斯林回民街】（参观约1.小时），西安市的“城市客厅”；细细品味古长安八景之一“晨钟暮鼓”的古老和悠远；走走青石板的街道，漫步于最具西北特色的仿古一条街-穆斯林回民街，感受西北地区少数民族风俗，可品尝西北最具特色的各类特色小吃。自由品尝美陕西美食。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：未含：壶口瀑布小交通40元人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -907,55 +923,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-广州（航班待定，飞行约2.5小时）
                 <w:br/>
-                早餐后，前往【西安博物院】（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【汉城湖】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。
-[...3 lines deleted...]
-                乘车前往西安机场飞往广州，结束愉快的旅程！
+                早餐后，前往【西安博物院】（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【张学良公馆（西安事变纪念馆）逢周一闭馆】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。前往游览【古观音禅寺】（约1.5小时，景区需客人自行提前预约，以实际预约到为准，如无法参观调整为游览4A景区【汉城湖】），建于唐贞观年间（公元628年），距今约有1400年历史，为终南山千年古刹之一。古观音禅寺之中千年银杏树，传说是当年李世民亲手栽种，每年秋季，满寺尽带黄金甲，美呆了！【银杏最佳观赏时间】（参考往年：9月中下旬-11月初），【温馨提示：以上观赏时间表，仅供参考，银杏根据当季天气情况而定，不受人为控制，以实景为准，敬请谅解！】寺院里的银杏叶，静静地听着袅袅禅音，有一种繁华落尽，梦回大唐的错觉。后乘车前往西安机场，飞往广州，结束愉快的旅程！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：西安博物院、古观音禅寺
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1735,51 +1747,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>