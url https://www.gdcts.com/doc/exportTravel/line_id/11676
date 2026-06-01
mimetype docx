--- v1 (2026-03-17)
+++ v2 (2026-06-01)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251030SP19994779</w:t>
+              <w:t xml:space="preserve">TX-20260526SP10318260XLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,59 +343,62 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
-[...7 lines deleted...]
-                请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                上车点：9：30 越秀公园C
+                <w:br/>
+                9：50杨箕E1
+                <w:br/>
+                下车点：越秀公园
+                <w:br/>
+                <w:br/>
+                请客人准时到达出发集合地点，过时不候。
+                <w:br/>
+                （若遇上交通管制，暂定上车点去程：纪念堂C 杨箕E1   回程：纪念堂C ，实际以导游通知为准）
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -405,54 +408,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、打卡星球无动力乐园  影视厅观影
                 <w:br/>
                 2、品尝酒店丰富自助早餐
                 <w:br/>
                 3、入住网红熹乐谷温泉度假酒店，无限次浸泡凤凰温泉；
                 <w:br/>
                 4、打卡ins风景点-什么！？艺术空间；
-                <w:br/>
-[...2 lines deleted...]
-                金银蒜小青龙；木瓜燕窝;一人一份凭券领取
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -575,137 +574,151 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州--午餐（自理）- -佛冈熹乐谷-晚餐（客人自选套餐）
                 <w:br/>
                 于指定地方集中，乘坐空调旅游车前往素有温泉之乡、溶洞之乡、广东最美丽乡村之称的历史文化名城—佛冈（车程约1.5小时）
                 <w:br/>
                 11:30抵达后午餐（费用自理）
                 <w:br/>
-                13：00工作人员按客人报名入住的酒店，依次送达，客人自行办理入住手续（每间房交300元-500元/间不等押金），入住时间约14:00后。旅行社会根据情况与聚龙湾/金龟泉/碧桂园/森波拉/鹤鸣洲等佛冈温泉酒店拼车出发，也会根据交通情况调整抵达聚龙湾/金龟泉/碧桂园/森波拉/鹤鸣洲各酒店的先后顺序。
+                13：00工作人员按客人报名入住的酒店，依次送达，客人自行办理入住手续（每间房交300元-500元/间不等押金），入住时间约14:00后。旅行社会根据情况与药王谷/碧桂园/森波拉等佛冈温泉酒店拼车出发，也会根据交通情况调整抵达药王谷/碧桂园/森波拉/各酒店的先后顺序。
                 <w:br/>
                 【熹乐谷温泉度假酒店】熹乐谷温泉度假区，拥有凤凰温泉、熹村民俗文化村、商务会议场地、婚庆广场、儿童乐园、迷你高尔夫、七彩花田、青青农场、豌豆迷宫、萌宠乐园、熹谷健康养生馆、特色拓展基地等度假配套，全方位满足各种度假所需。度假区由多位全球设计大师历时多年联手设计，传承全球顶尖温泉度假酒店的尊贵血脉，融合中国大唐和东南亚建筑形态，打造独特的唐风泰韵建筑风格。
                 <w:br/>
-                凤凰温泉，占地面积2.5万㎡，依泉脉而打造的温泉养生公园。遵循凤凰呈祥型独特规划了9大特色温泉区，错落有致地分布在别具特色的半山坡地区内，分为景观温泉区、花型屋温泉区、星座温泉区、星空温泉区、半坡温泉区、动感水疗区、水上乐园区、私密温泉区及贵宾SPA汤屋区，各类温泉汤池多达65个，为您提供多种多样的温泉养生疗养体验。
-[...1 lines deleted...]
-                18:00自理晚餐，餐后自由活动；
+                凤凰温泉
+                <w:br/>
+                占地面积2.5万㎡，依泉脉而打造的温泉养生公园。遵循凤凰呈祥型独特规划了9大特色温泉区，错落有致地分布在别具特色的半山坡地区内，分为景观温泉区、花型屋温泉区、星座温泉区、星空温泉区、半坡温泉区、动感水疗区、水上乐园区、私密温泉区及贵宾SPA汤屋区，各类温泉汤池多达65个，为您提供多种多样的温泉养生疗养体验。
+                <w:br/>
+                18:00晚餐，餐后自由活动；
+                <w:br/>
+                <w:br/>
+                注：逢周一不夜山谷关闭，升级至西餐厅晚餐
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：不夜山谷自助晚餐【注：逢周一不夜山谷关闭，升级至西餐厅晚餐】   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">熹乐谷</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐-自由活动-午餐（自理）-返程
-[...1 lines deleted...]
-                08：30在酒店睡到自然醒，自助早餐后继续自由活动。11：30酒店退房，自寻当地美味佳肴，午餐自理。13：30  在酒店门口集中（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）后乘车返回广州温馨的家，结束旅程！！！
+                早餐-自由活动-午餐（自理）-返程（参加3天团的游客第二天全天自由活动）
+                <w:br/>
+                08：30在酒店睡到自然醒，自助早餐后继续自由活动。
+                <w:br/>
+                11：30酒店退房，自寻当地美味佳肴，午餐自理。
+                <w:br/>
+                13：30  在酒店门口集中（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）后乘车返回广州温馨的家，结束旅程！！！
+                <w:br/>
+                <w:br/>
+                <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -777,51 +790,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：按实际参团人数安排空调旅游巴士；
                 <w:br/>
                 2、景点：凭房卡无限次温泉；
                 <w:br/>
                 3、用餐：根据客人所选套餐（餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)；
                 <w:br/>
                 4、住宿：熹乐谷悦泉苑或主楼高级山景/园景双人房（随机安排不可指定，单人必须补房差）
                 <w:br/>
-                5、导游：导游服务或工作人员；
+                5、导游：跟车工作人员；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -901,51 +914,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199，质监电话：18027368336】 
+                1、此团30人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1121,51 +1134,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>